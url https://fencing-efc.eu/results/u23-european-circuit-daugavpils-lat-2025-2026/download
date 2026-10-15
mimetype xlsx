--- v2 (2026-08-30)
+++ v3 (2026-10-15)
@@ -820,51 +820,51 @@
       </c>
       <c r="C7" t="s">
         <v>16</v>
       </c>
       <c r="D7">
         <v>21</v>
       </c>
       <c r="E7" t="s">
         <v>13</v>
       </c>
       <c r="F7" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
         <v>14.0</v>
       </c>
       <c r="C8" t="s">
         <v>18</v>
       </c>
       <c r="D8">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E8" t="s">
         <v>19</v>
       </c>
       <c r="F8" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>14.0</v>
       </c>
       <c r="C9" t="s">
         <v>21</v>
       </c>
       <c r="D9">
         <v>22</v>
       </c>
       <c r="E9" t="s">
         <v>13</v>
       </c>
       <c r="F9" t="s">
@@ -917,51 +917,51 @@
       </c>
       <c r="C12" t="s">
         <v>24</v>
       </c>
       <c r="D12">
         <v>19</v>
       </c>
       <c r="E12" t="s">
         <v>7</v>
       </c>
       <c r="F12" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>8.0</v>
       </c>
       <c r="C13" t="s">
         <v>26</v>
       </c>
       <c r="D13">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E13" t="s">
         <v>7</v>
       </c>
       <c r="F13" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>12</v>
       </c>
       <c r="B14">
         <v>8.0</v>
       </c>
       <c r="C14" t="s">
         <v>28</v>
       </c>
       <c r="D14">
         <v>17</v>
       </c>
       <c r="E14" t="s">
         <v>19</v>
       </c>
     </row>
@@ -1623,51 +1623,51 @@
       </c>
       <c r="C12" t="s">
         <v>66</v>
       </c>
       <c r="D12">
         <v>22</v>
       </c>
       <c r="E12" t="s">
         <v>10</v>
       </c>
       <c r="F12" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>8.0</v>
       </c>
       <c r="C13" t="s">
         <v>67</v>
       </c>
       <c r="D13">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E13" t="s">
         <v>68</v>
       </c>
       <c r="F13" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
         <v>8.0</v>
       </c>
       <c r="C14" t="s">
         <v>70</v>
       </c>
       <c r="D14">
         <v>18</v>
       </c>
       <c r="E14" t="s">
         <v>10</v>
       </c>
     </row>
@@ -1760,51 +1760,51 @@
       </c>
       <c r="C19" t="s">
         <v>75</v>
       </c>
       <c r="D19">
         <v>21</v>
       </c>
       <c r="E19" t="s">
         <v>13</v>
       </c>
       <c r="F19" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20">
         <v>4.0</v>
       </c>
       <c r="C20" t="s">
         <v>77</v>
       </c>
       <c r="D20">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E20" t="s">
         <v>13</v>
       </c>
       <c r="F20" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21">
         <v>4.0</v>
       </c>
       <c r="C21" t="s">
         <v>78</v>
       </c>
       <c r="D21">
         <v>23</v>
       </c>
       <c r="E21" t="s">
         <v>10</v>
       </c>
     </row>
@@ -1974,51 +1974,51 @@
       </c>
       <c r="C30" t="s">
         <v>87</v>
       </c>
       <c r="D30">
         <v>14</v>
       </c>
       <c r="E30" t="s">
         <v>7</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31">
         <v>4.0</v>
       </c>
       <c r="C31" t="s">
         <v>88</v>
       </c>
       <c r="D31">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E31" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32">
         <v>4.0</v>
       </c>
       <c r="C32" t="s">
         <v>89</v>
       </c>
       <c r="D32">
         <v>16</v>
       </c>
       <c r="E32" t="s">
         <v>7</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
     </row>