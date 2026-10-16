--- v2 (2026-08-30)
+++ v3 (2026-10-16)
@@ -2428,51 +2428,51 @@
     <row r="31" spans="1:6">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="C31" t="s">
         <v>64</v>
       </c>
       <c r="D31">
         <v>32</v>
       </c>
       <c r="E31" t="s">
         <v>50</v>
       </c>
       <c r="F31" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="C32" t="s">
         <v>65</v>
       </c>
       <c r="D32">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E32" t="s">
         <v>29</v>
       </c>
       <c r="F32" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="C33" t="s">
         <v>66</v>
       </c>
       <c r="D33">
         <v>32</v>
       </c>
       <c r="E33" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>33</v>
@@ -2984,51 +2984,51 @@
       </c>
       <c r="C3" t="s">
         <v>75</v>
       </c>
       <c r="D3">
         <v>34</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
       <c r="F3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>20.0</v>
       </c>
       <c r="C4" t="s">
         <v>76</v>
       </c>
       <c r="D4">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E4" t="s">
         <v>10</v>
       </c>
       <c r="F4" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>20.0</v>
       </c>
       <c r="C5" t="s">
         <v>77</v>
       </c>
       <c r="D5">
         <v>31</v>
       </c>
       <c r="E5" t="s">
         <v>7</v>
       </c>
       <c r="F5" t="s">
@@ -3201,51 +3201,51 @@
       </c>
       <c r="B14">
         <v>8.0</v>
       </c>
       <c r="C14" t="s">
         <v>91</v>
       </c>
       <c r="D14">
         <v>30</v>
       </c>
       <c r="E14" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15">
         <v>8.0</v>
       </c>
       <c r="C15" t="s">
         <v>92</v>
       </c>
       <c r="D15">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="E15" t="s">
         <v>93</v>
       </c>
       <c r="F15" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16">
         <v>8.0</v>
       </c>
       <c r="C16" t="s">
         <v>95</v>
       </c>
       <c r="D16">
         <v>32</v>
       </c>
       <c r="E16" t="s">
         <v>93</v>
       </c>
       <c r="F16" t="s">
@@ -3295,85 +3295,85 @@
     <row r="19" spans="1:6">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19">
         <v>4.0</v>
       </c>
       <c r="C19" t="s">
         <v>100</v>
       </c>
       <c r="D19">
         <v>29</v>
       </c>
       <c r="E19" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="C20" t="s">
         <v>101</v>
       </c>
       <c r="D20">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E20" t="s">
         <v>13</v>
       </c>
       <c r="F20" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="C21" t="s">
         <v>102</v>
       </c>
       <c r="D21">
         <v>32</v>
       </c>
       <c r="E21" t="s">
         <v>93</v>
       </c>
       <c r="F21" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="C22" t="s">
         <v>104</v>
       </c>
       <c r="D22">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E22" t="s">
         <v>69</v>
       </c>
       <c r="F22" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="C23" t="s">
         <v>106</v>
       </c>
       <c r="D23">
         <v>26</v>
       </c>
       <c r="E23" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>23</v>
@@ -3437,51 +3437,51 @@
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2">
         <v>32.0</v>
       </c>
       <c r="C2" t="s">
         <v>109</v>
       </c>
       <c r="D2">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E2" t="s">
         <v>10</v>
       </c>
       <c r="F2" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>26.0</v>
       </c>
       <c r="C3" t="s">
         <v>111</v>
       </c>
       <c r="D3">
         <v>33</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
       <c r="F3" t="s">
@@ -3617,191 +3617,191 @@
       </c>
       <c r="C10" t="s">
         <v>124</v>
       </c>
       <c r="D10">
         <v>29</v>
       </c>
       <c r="E10" t="s">
         <v>93</v>
       </c>
       <c r="F10" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11">
         <v>8.0</v>
       </c>
       <c r="C11" t="s">
         <v>125</v>
       </c>
       <c r="D11">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E11" t="s">
         <v>126</v>
       </c>
       <c r="F11" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12">
         <v>8.0</v>
       </c>
       <c r="C12" t="s">
         <v>128</v>
       </c>
       <c r="D12">
         <v>34</v>
       </c>
       <c r="E12" t="s">
         <v>129</v>
       </c>
       <c r="F12" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>8.0</v>
       </c>
       <c r="C13" t="s">
         <v>131</v>
       </c>
       <c r="D13">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="E13" t="s">
         <v>7</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
         <v>8.0</v>
       </c>
       <c r="C14" t="s">
         <v>132</v>
       </c>
       <c r="D14">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E14" t="s">
         <v>60</v>
       </c>
       <c r="F14" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15">
         <v>8.0</v>
       </c>
       <c r="C15" t="s">
         <v>134</v>
       </c>
       <c r="D15">
         <v>32</v>
       </c>
       <c r="E15" t="s">
         <v>10</v>
       </c>
       <c r="F15" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16">
         <v>8.0</v>
       </c>
       <c r="C16" t="s">
         <v>136</v>
       </c>
       <c r="D16">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E16" t="s">
         <v>7</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17">
         <v>8.0</v>
       </c>
       <c r="C17" t="s">
         <v>137</v>
       </c>
       <c r="D17">
         <v>30</v>
       </c>
       <c r="E17" t="s">
         <v>93</v>
       </c>
       <c r="F17" t="s">
         <v>138</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18">
         <v>4.0</v>
       </c>
       <c r="C18" t="s">
         <v>139</v>
       </c>
       <c r="D18">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E18" t="s">
         <v>69</v>
       </c>
       <c r="F18" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19">
         <v>4.0</v>
       </c>
       <c r="C19" t="s">
         <v>141</v>
       </c>
       <c r="D19">
         <v>33</v>
       </c>
       <c r="E19" t="s">
         <v>13</v>
       </c>
       <c r="F19" t="s">
@@ -4057,51 +4057,51 @@
       </c>
       <c r="C32" t="s">
         <v>165</v>
       </c>
       <c r="D32">
         <v>34</v>
       </c>
       <c r="E32" t="s">
         <v>166</v>
       </c>
       <c r="F32" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33">
         <v>4.0</v>
       </c>
       <c r="C33" t="s">
         <v>168</v>
       </c>
       <c r="D33">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E33" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34">
         <v>2.0</v>
       </c>
       <c r="C34" t="s">
         <v>169</v>
       </c>
       <c r="D34">
         <v>32</v>
       </c>
       <c r="E34" t="s">
         <v>170</v>
       </c>
       <c r="F34" t="s">
         <v>171</v>
       </c>
     </row>
@@ -4191,51 +4191,51 @@
       </c>
       <c r="C39" t="s">
         <v>176</v>
       </c>
       <c r="D39">
         <v>32</v>
       </c>
       <c r="E39" t="s">
         <v>13</v>
       </c>
       <c r="F39" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40">
         <v>2.0</v>
       </c>
       <c r="C40" t="s">
         <v>178</v>
       </c>
       <c r="D40">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="E40" t="s">
         <v>129</v>
       </c>
       <c r="F40" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41">
         <v>2.0</v>
       </c>
       <c r="C41" t="s">
         <v>179</v>
       </c>
       <c r="D41">
         <v>34</v>
       </c>
       <c r="E41" t="s">
         <v>48</v>
       </c>
       <c r="F41" t="s">
@@ -4485,51 +4485,51 @@
       </c>
       <c r="C54" t="s">
         <v>204</v>
       </c>
       <c r="D54">
         <v>34</v>
       </c>
       <c r="E54" t="s">
         <v>122</v>
       </c>
       <c r="F54" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="B55">
         <v>2.0</v>
       </c>
       <c r="C55" t="s">
         <v>205</v>
       </c>
       <c r="D55">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E55" t="s">
         <v>48</v>
       </c>
       <c r="F55" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="B56">
         <v>2.0</v>
       </c>
       <c r="C56" t="s">
         <v>207</v>
       </c>
       <c r="D56">
         <v>33</v>
       </c>
       <c r="E56" t="s">
         <v>161</v>
       </c>
       <c r="F56" t="s">
@@ -4542,68 +4542,68 @@
       </c>
       <c r="B57">
         <v>2.0</v>
       </c>
       <c r="C57" t="s">
         <v>209</v>
       </c>
       <c r="D57">
         <v>32</v>
       </c>
       <c r="E57" t="s">
         <v>161</v>
       </c>
       <c r="F57" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="C58" t="s">
         <v>211</v>
       </c>
       <c r="D58">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="E58" t="s">
         <v>113</v>
       </c>
       <c r="F58" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="C59" t="s">
         <v>212</v>
       </c>
       <c r="D59">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E59" t="s">
         <v>13</v>
       </c>
       <c r="F59" t="s">
         <v>213</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="C60" t="s">
         <v>214</v>
       </c>
       <c r="D60">
         <v>32</v>
       </c>
       <c r="E60" t="s">
         <v>126</v>
       </c>
       <c r="F60" t="s">
         <v>215</v>
       </c>
     </row>
@@ -4760,51 +4760,51 @@
     <row r="70" spans="1:6">
       <c r="A70">
         <v>69</v>
       </c>
       <c r="C70" t="s">
         <v>230</v>
       </c>
       <c r="D70">
         <v>32</v>
       </c>
       <c r="E70" t="s">
         <v>122</v>
       </c>
       <c r="F70" t="s">
         <v>231</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>70</v>
       </c>
       <c r="C71" t="s">
         <v>232</v>
       </c>
       <c r="D71">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E71" t="s">
         <v>13</v>
       </c>
       <c r="F71" t="s">
         <v>233</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>71</v>
       </c>
       <c r="C72" t="s">
         <v>234</v>
       </c>
       <c r="D72">
         <v>30</v>
       </c>
       <c r="E72" t="s">
         <v>170</v>
       </c>
       <c r="F72" t="s">
         <v>235</v>
       </c>
     </row>
@@ -4954,131 +4954,131 @@
       </c>
       <c r="C6" t="s">
         <v>242</v>
       </c>
       <c r="D6">
         <v>29</v>
       </c>
       <c r="E6" t="s">
         <v>10</v>
       </c>
       <c r="F6" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7">
         <v>14.0</v>
       </c>
       <c r="C7" t="s">
         <v>244</v>
       </c>
       <c r="D7">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E7" t="s">
         <v>80</v>
       </c>
       <c r="F7" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
         <v>14.0</v>
       </c>
       <c r="C8" t="s">
         <v>245</v>
       </c>
       <c r="D8">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E8" t="s">
         <v>126</v>
       </c>
       <c r="F8" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>14.0</v>
       </c>
       <c r="C9" t="s">
         <v>246</v>
       </c>
       <c r="D9">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E9" t="s">
         <v>36</v>
       </c>
       <c r="F9" t="s">
         <v>247</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>8.0</v>
       </c>
       <c r="C10" t="s">
         <v>248</v>
       </c>
       <c r="D10">
         <v>29</v>
       </c>
       <c r="E10" t="s">
         <v>13</v>
       </c>
       <c r="F10" t="s">
         <v>249</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11">
         <v>8.0</v>
       </c>
       <c r="C11" t="s">
         <v>250</v>
       </c>
       <c r="D11">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E11" t="s">
         <v>36</v>
       </c>
       <c r="F11" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12">
         <v>8.0</v>
       </c>
       <c r="C12" t="s">
         <v>251</v>
       </c>
       <c r="D12">
         <v>32</v>
       </c>
       <c r="E12" t="s">
         <v>13</v>
       </c>
       <c r="F12" t="s">
@@ -5094,51 +5094,51 @@
       </c>
       <c r="C13" t="s">
         <v>253</v>
       </c>
       <c r="D13">
         <v>34</v>
       </c>
       <c r="E13" t="s">
         <v>7</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
         <v>8.0</v>
       </c>
       <c r="C14" t="s">
         <v>254</v>
       </c>
       <c r="D14">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E14" t="s">
         <v>80</v>
       </c>
       <c r="F14" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15">
         <v>8.0</v>
       </c>
       <c r="C15" t="s">
         <v>255</v>
       </c>
       <c r="D15">
         <v>32</v>
       </c>
       <c r="E15" t="s">
         <v>113</v>
       </c>
       <c r="F15" t="s">
@@ -5471,51 +5471,51 @@
       </c>
       <c r="C32" t="s">
         <v>280</v>
       </c>
       <c r="D32">
         <v>32</v>
       </c>
       <c r="E32" t="s">
         <v>7</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33">
         <v>4.0</v>
       </c>
       <c r="C33" t="s">
         <v>281</v>
       </c>
       <c r="D33">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E33" t="s">
         <v>25</v>
       </c>
       <c r="F33" t="s">
         <v>282</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34">
         <v>2.0</v>
       </c>
       <c r="C34" t="s">
         <v>283</v>
       </c>
       <c r="D34">
         <v>28</v>
       </c>
       <c r="E34" t="s">
         <v>48</v>
       </c>
       <c r="F34" t="s">
@@ -5733,133 +5733,133 @@
     <row r="46" spans="1:6">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="C46" t="s">
         <v>301</v>
       </c>
       <c r="D46">
         <v>29</v>
       </c>
       <c r="E46" t="s">
         <v>267</v>
       </c>
       <c r="F46" t="s">
         <v>268</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="C47" t="s">
         <v>302</v>
       </c>
       <c r="D47">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E47" t="s">
         <v>29</v>
       </c>
       <c r="F47" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="C48" t="s">
         <v>303</v>
       </c>
       <c r="D48">
         <v>29</v>
       </c>
       <c r="E48" t="s">
         <v>57</v>
       </c>
       <c r="F48" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="C49" t="s">
         <v>304</v>
       </c>
       <c r="D49">
         <v>33</v>
       </c>
       <c r="E49" t="s">
         <v>33</v>
       </c>
       <c r="F49" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="C50" t="s">
         <v>305</v>
       </c>
       <c r="D50">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E50" t="s">
         <v>33</v>
       </c>
       <c r="F50" t="s">
         <v>306</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="C51" t="s">
         <v>307</v>
       </c>
       <c r="D51">
         <v>30</v>
       </c>
       <c r="E51" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="C52" t="s">
         <v>308</v>
       </c>
       <c r="D52">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E52" t="s">
         <v>25</v>
       </c>
       <c r="F52" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="C53" t="s">
         <v>309</v>
       </c>
       <c r="D53">
         <v>31</v>
       </c>
       <c r="E53" t="s">
         <v>166</v>
       </c>
       <c r="F53" t="s">
         <v>310</v>
       </c>
     </row>
@@ -6103,51 +6103,51 @@
       </c>
       <c r="C10" t="s">
         <v>323</v>
       </c>
       <c r="D10">
         <v>33</v>
       </c>
       <c r="E10" t="s">
         <v>93</v>
       </c>
       <c r="F10" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11">
         <v>8.0</v>
       </c>
       <c r="C11" t="s">
         <v>324</v>
       </c>
       <c r="D11">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E11" t="s">
         <v>93</v>
       </c>
       <c r="F11" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12">
         <v>8.0</v>
       </c>
       <c r="C12" t="s">
         <v>325</v>
       </c>
       <c r="D12">
         <v>32</v>
       </c>
       <c r="E12" t="s">
         <v>7</v>
       </c>
       <c r="F12" t="s">
@@ -6283,51 +6283,51 @@
       </c>
       <c r="C19" t="s">
         <v>334</v>
       </c>
       <c r="D19">
         <v>31</v>
       </c>
       <c r="E19" t="s">
         <v>122</v>
       </c>
       <c r="F19" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20">
         <v>4.0</v>
       </c>
       <c r="C20" t="s">
         <v>335</v>
       </c>
       <c r="D20">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="E20" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21">
         <v>4.0</v>
       </c>
       <c r="C21" t="s">
         <v>336</v>
       </c>
       <c r="D21">
         <v>34</v>
       </c>
       <c r="E21" t="s">
         <v>50</v>
       </c>
       <c r="F21" t="s">
         <v>153</v>
       </c>
     </row>
@@ -6380,131 +6380,131 @@
       </c>
       <c r="C24" t="s">
         <v>340</v>
       </c>
       <c r="D24">
         <v>31</v>
       </c>
       <c r="E24" t="s">
         <v>126</v>
       </c>
       <c r="F24" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25">
         <v>4.0</v>
       </c>
       <c r="C25" t="s">
         <v>341</v>
       </c>
       <c r="D25">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E25" t="s">
         <v>113</v>
       </c>
       <c r="F25" t="s">
         <v>342</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26">
         <v>4.0</v>
       </c>
       <c r="C26" t="s">
         <v>343</v>
       </c>
       <c r="D26">
         <v>29</v>
       </c>
       <c r="E26" t="s">
         <v>126</v>
       </c>
       <c r="F26" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27">
         <v>4.0</v>
       </c>
       <c r="C27" t="s">
         <v>344</v>
       </c>
       <c r="D27">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E27" t="s">
         <v>50</v>
       </c>
       <c r="F27" t="s">
         <v>345</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28">
         <v>4.0</v>
       </c>
       <c r="C28" t="s">
         <v>346</v>
       </c>
       <c r="D28">
         <v>32</v>
       </c>
       <c r="E28" t="s">
         <v>93</v>
       </c>
       <c r="F28" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29">
         <v>4.0</v>
       </c>
       <c r="C29" t="s">
         <v>347</v>
       </c>
       <c r="D29">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E29" t="s">
         <v>13</v>
       </c>
       <c r="F29" t="s">
         <v>348</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30">
         <v>4.0</v>
       </c>
       <c r="C30" t="s">
         <v>349</v>
       </c>
       <c r="D30">
         <v>32</v>
       </c>
       <c r="E30" t="s">
         <v>350</v>
       </c>
       <c r="F30" t="s">
@@ -7163,51 +7163,51 @@
       </c>
       <c r="C9" t="s">
         <v>395</v>
       </c>
       <c r="D9">
         <v>33</v>
       </c>
       <c r="E9" t="s">
         <v>93</v>
       </c>
       <c r="F9" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>8</v>
       </c>
       <c r="B10">
         <v>14.0</v>
       </c>
       <c r="C10" t="s">
         <v>396</v>
       </c>
       <c r="D10">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E10" t="s">
         <v>36</v>
       </c>
       <c r="F10" t="s">
         <v>397</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>9</v>
       </c>
       <c r="B11">
         <v>8.0</v>
       </c>
       <c r="C11" t="s">
         <v>398</v>
       </c>
       <c r="D11">
         <v>33</v>
       </c>
       <c r="E11" t="s">
         <v>50</v>
       </c>
       <c r="F11" t="s">
@@ -7260,71 +7260,71 @@
       </c>
       <c r="C14" t="s">
         <v>401</v>
       </c>
       <c r="D14">
         <v>32</v>
       </c>
       <c r="E14" t="s">
         <v>50</v>
       </c>
       <c r="F14" t="s">
         <v>315</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>13</v>
       </c>
       <c r="B15">
         <v>8.0</v>
       </c>
       <c r="C15" t="s">
         <v>402</v>
       </c>
       <c r="D15">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="E15" t="s">
         <v>80</v>
       </c>
       <c r="F15" t="s">
         <v>403</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>14</v>
       </c>
       <c r="B16">
         <v>8.0</v>
       </c>
       <c r="C16" t="s">
         <v>404</v>
       </c>
       <c r="D16">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E16" t="s">
         <v>50</v>
       </c>
       <c r="F16" t="s">
         <v>315</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>14</v>
       </c>
       <c r="B17">
         <v>8.0</v>
       </c>
       <c r="C17" t="s">
         <v>405</v>
       </c>
       <c r="D17">
         <v>32</v>
       </c>
       <c r="E17" t="s">
         <v>50</v>
       </c>
       <c r="F17" t="s">
@@ -7477,51 +7477,51 @@
       </c>
       <c r="B25">
         <v>4.0</v>
       </c>
       <c r="C25" t="s">
         <v>415</v>
       </c>
       <c r="D25">
         <v>33</v>
       </c>
       <c r="E25" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>24</v>
       </c>
       <c r="B26">
         <v>4.0</v>
       </c>
       <c r="C26" t="s">
         <v>416</v>
       </c>
       <c r="D26">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E26" t="s">
         <v>36</v>
       </c>
       <c r="F26" t="s">
         <v>397</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>25</v>
       </c>
       <c r="B27">
         <v>4.0</v>
       </c>
       <c r="C27" t="s">
         <v>417</v>
       </c>
       <c r="D27">
         <v>34</v>
       </c>
       <c r="E27" t="s">
         <v>48</v>
       </c>
       <c r="F27" t="s">
@@ -7628,51 +7628,51 @@
     <row r="33" spans="1:6">
       <c r="A33">
         <v>31</v>
       </c>
       <c r="B33">
         <v>4.0</v>
       </c>
       <c r="C33" t="s">
         <v>425</v>
       </c>
       <c r="D33">
         <v>33</v>
       </c>
       <c r="E33" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>32</v>
       </c>
       <c r="C34" t="s">
         <v>426</v>
       </c>
       <c r="D34">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E34" t="s">
         <v>13</v>
       </c>
       <c r="F34" t="s">
         <v>427</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>33</v>
       </c>
       <c r="C35" t="s">
         <v>428</v>
       </c>
       <c r="D35">
         <v>34</v>
       </c>
       <c r="E35" t="s">
         <v>48</v>
       </c>
       <c r="F35" t="s">
         <v>48</v>
       </c>
     </row>