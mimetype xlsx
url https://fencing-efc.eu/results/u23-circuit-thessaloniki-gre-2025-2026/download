--- v2 (2026-08-30)
+++ v3 (2026-10-15)
@@ -1221,51 +1221,51 @@
       </c>
       <c r="C8" t="s">
         <v>16</v>
       </c>
       <c r="D8">
         <v>21</v>
       </c>
       <c r="E8" t="s">
         <v>17</v>
       </c>
       <c r="F8" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>3</v>
       </c>
       <c r="B9">
         <v>20.0</v>
       </c>
       <c r="C9" t="s">
         <v>19</v>
       </c>
       <c r="D9">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E9" t="s">
         <v>7</v>
       </c>
       <c r="F9" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>3</v>
       </c>
       <c r="B10">
         <v>20.0</v>
       </c>
       <c r="C10" t="s">
         <v>20</v>
       </c>
       <c r="D10">
         <v>19</v>
       </c>
       <c r="E10" t="s">
         <v>21</v>
       </c>
       <c r="F10" t="s">
@@ -1398,51 +1398,51 @@
       </c>
       <c r="C17" t="s">
         <v>36</v>
       </c>
       <c r="D17">
         <v>16</v>
       </c>
       <c r="E17" t="s">
         <v>7</v>
       </c>
       <c r="F17" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>12</v>
       </c>
       <c r="B18">
         <v>8.0</v>
       </c>
       <c r="C18" t="s">
         <v>37</v>
       </c>
       <c r="D18">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E18" t="s">
         <v>34</v>
       </c>
       <c r="F18" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>13</v>
       </c>
       <c r="B19">
         <v>8.0</v>
       </c>
       <c r="C19" t="s">
         <v>38</v>
       </c>
       <c r="D19">
         <v>20</v>
       </c>
       <c r="E19" t="s">
         <v>39</v>
       </c>
     </row>
@@ -1475,51 +1475,51 @@
       </c>
       <c r="C21" t="s">
         <v>42</v>
       </c>
       <c r="D21">
         <v>17</v>
       </c>
       <c r="E21" t="s">
         <v>30</v>
       </c>
       <c r="F21" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>16</v>
       </c>
       <c r="B22">
         <v>8.0</v>
       </c>
       <c r="C22" t="s">
         <v>43</v>
       </c>
       <c r="D22">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E22" t="s">
         <v>7</v>
       </c>
       <c r="F22" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>17</v>
       </c>
       <c r="B23">
         <v>4.0</v>
       </c>
       <c r="C23" t="s">
         <v>45</v>
       </c>
       <c r="D23">
         <v>14</v>
       </c>
       <c r="E23" t="s">
         <v>46</v>
       </c>
       <c r="F23" t="s">
@@ -1629,71 +1629,71 @@
       </c>
       <c r="C29" t="s">
         <v>56</v>
       </c>
       <c r="D29">
         <v>19</v>
       </c>
       <c r="E29" t="s">
         <v>7</v>
       </c>
       <c r="F29" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>24</v>
       </c>
       <c r="B30">
         <v>4.0</v>
       </c>
       <c r="C30" t="s">
         <v>57</v>
       </c>
       <c r="D30">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E30" t="s">
         <v>7</v>
       </c>
       <c r="F30" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>25</v>
       </c>
       <c r="B31">
         <v>4.0</v>
       </c>
       <c r="C31" t="s">
         <v>59</v>
       </c>
       <c r="D31">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E31" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>26</v>
       </c>
       <c r="B32">
         <v>4.0</v>
       </c>
       <c r="C32" t="s">
         <v>61</v>
       </c>
       <c r="D32">
         <v>15</v>
       </c>
       <c r="E32" t="s">
         <v>25</v>
       </c>
       <c r="F32" t="s">
         <v>62</v>
       </c>
     </row>
@@ -1920,91 +1920,91 @@
       </c>
       <c r="C44" t="s">
         <v>78</v>
       </c>
       <c r="D44">
         <v>15</v>
       </c>
       <c r="E44" t="s">
         <v>7</v>
       </c>
       <c r="F44" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>39</v>
       </c>
       <c r="B45">
         <v>2.0</v>
       </c>
       <c r="C45" t="s">
         <v>80</v>
       </c>
       <c r="D45">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E45" t="s">
         <v>7</v>
       </c>
       <c r="F45" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>39</v>
       </c>
       <c r="B46">
         <v>2.0</v>
       </c>
       <c r="C46" t="s">
         <v>81</v>
       </c>
       <c r="D46">
         <v>18</v>
       </c>
       <c r="E46" t="s">
         <v>46</v>
       </c>
       <c r="F46" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>41</v>
       </c>
       <c r="B47">
         <v>2.0</v>
       </c>
       <c r="C47" t="s">
         <v>82</v>
       </c>
       <c r="D47">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E47" t="s">
         <v>30</v>
       </c>
       <c r="F47" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>42</v>
       </c>
       <c r="B48">
         <v>2.0</v>
       </c>
       <c r="C48" t="s">
         <v>84</v>
       </c>
       <c r="D48">
         <v>14</v>
       </c>
       <c r="E48" t="s">
         <v>25</v>
       </c>
       <c r="F48" t="s">
@@ -2020,68 +2020,68 @@
       </c>
       <c r="C49" t="s">
         <v>86</v>
       </c>
       <c r="D49">
         <v>16</v>
       </c>
       <c r="E49" t="s">
         <v>7</v>
       </c>
       <c r="F49" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>44</v>
       </c>
       <c r="B50">
         <v>2.0</v>
       </c>
       <c r="C50" t="s">
         <v>88</v>
       </c>
       <c r="D50">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E50" t="s">
         <v>7</v>
       </c>
       <c r="F50" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>45</v>
       </c>
       <c r="C51" t="s">
         <v>90</v>
       </c>
       <c r="D51">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E51" t="s">
         <v>7</v>
       </c>
       <c r="F51" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>46</v>
       </c>
       <c r="C52" t="s">
         <v>91</v>
       </c>
       <c r="D52">
         <v>18</v>
       </c>
       <c r="E52" t="s">
         <v>30</v>
       </c>
       <c r="F52" t="s">
         <v>31</v>
       </c>
     </row>
@@ -2439,51 +2439,51 @@
       </c>
       <c r="C16" t="s">
         <v>120</v>
       </c>
       <c r="D16">
         <v>19</v>
       </c>
       <c r="E16" t="s">
         <v>49</v>
       </c>
       <c r="F16" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>6</v>
       </c>
       <c r="B17">
         <v>14.0</v>
       </c>
       <c r="C17" t="s">
         <v>122</v>
       </c>
       <c r="D17">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E17" t="s">
         <v>123</v>
       </c>
       <c r="F17" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>7</v>
       </c>
       <c r="B18">
         <v>14.0</v>
       </c>
       <c r="C18" t="s">
         <v>125</v>
       </c>
       <c r="D18">
         <v>17</v>
       </c>
       <c r="E18" t="s">
         <v>7</v>
       </c>
       <c r="F18" t="s">
@@ -2727,51 +2727,51 @@
       </c>
       <c r="C31" t="s">
         <v>143</v>
       </c>
       <c r="D31">
         <v>18</v>
       </c>
       <c r="E31" t="s">
         <v>46</v>
       </c>
       <c r="F31" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>21</v>
       </c>
       <c r="B32">
         <v>4.0</v>
       </c>
       <c r="C32" t="s">
         <v>144</v>
       </c>
       <c r="D32">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E32" t="s">
         <v>7</v>
       </c>
       <c r="F32" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>22</v>
       </c>
       <c r="B33">
         <v>4.0</v>
       </c>
       <c r="C33" t="s">
         <v>145</v>
       </c>
       <c r="D33">
         <v>18</v>
       </c>
       <c r="E33" t="s">
         <v>146</v>
       </c>
       <c r="F33" t="s">
@@ -3001,71 +3001,71 @@
       </c>
       <c r="C45" t="s">
         <v>165</v>
       </c>
       <c r="D45">
         <v>16</v>
       </c>
       <c r="E45" t="s">
         <v>49</v>
       </c>
       <c r="F45" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>35</v>
       </c>
       <c r="B46">
         <v>2.0</v>
       </c>
       <c r="C46" t="s">
         <v>166</v>
       </c>
       <c r="D46">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E46" t="s">
         <v>46</v>
       </c>
       <c r="F46" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>36</v>
       </c>
       <c r="B47">
         <v>2.0</v>
       </c>
       <c r="C47" t="s">
         <v>168</v>
       </c>
       <c r="D47">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E47" t="s">
         <v>39</v>
       </c>
       <c r="F47" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>37</v>
       </c>
       <c r="B48">
         <v>2.0</v>
       </c>
       <c r="C48" t="s">
         <v>170</v>
       </c>
       <c r="D48">
         <v>18</v>
       </c>
       <c r="E48" t="s">
         <v>39</v>
       </c>
     </row>
@@ -3118,51 +3118,51 @@
       </c>
       <c r="C51" t="s">
         <v>174</v>
       </c>
       <c r="D51">
         <v>18</v>
       </c>
       <c r="E51" t="s">
         <v>52</v>
       </c>
       <c r="F51" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>41</v>
       </c>
       <c r="B52">
         <v>2.0</v>
       </c>
       <c r="C52" t="s">
         <v>175</v>
       </c>
       <c r="D52">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E52" t="s">
         <v>25</v>
       </c>
       <c r="F52" t="s">
         <v>176</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>42</v>
       </c>
       <c r="B53">
         <v>2.0</v>
       </c>
       <c r="C53" t="s">
         <v>177</v>
       </c>
       <c r="D53">
         <v>20</v>
       </c>
       <c r="E53" t="s">
         <v>30</v>
       </c>
       <c r="F53" t="s">
@@ -3178,51 +3178,51 @@
       </c>
       <c r="C54" t="s">
         <v>178</v>
       </c>
       <c r="D54">
         <v>20</v>
       </c>
       <c r="E54" t="s">
         <v>30</v>
       </c>
       <c r="F54" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>44</v>
       </c>
       <c r="B55">
         <v>2.0</v>
       </c>
       <c r="C55" t="s">
         <v>179</v>
       </c>
       <c r="D55">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E55" t="s">
         <v>30</v>
       </c>
       <c r="F55" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>44</v>
       </c>
       <c r="B56">
         <v>2.0</v>
       </c>
       <c r="C56" t="s">
         <v>180</v>
       </c>
       <c r="D56">
         <v>18</v>
       </c>
       <c r="E56" t="s">
         <v>95</v>
       </c>
       <c r="F56" t="s">
@@ -3709,51 +3709,51 @@
       </c>
       <c r="C81" t="s">
         <v>211</v>
       </c>
       <c r="D81">
         <v>16</v>
       </c>
       <c r="E81" t="s">
         <v>7</v>
       </c>
       <c r="F81" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82">
         <v>71</v>
       </c>
       <c r="B82">
         <v>1.0</v>
       </c>
       <c r="C82" t="s">
         <v>212</v>
       </c>
       <c r="D82">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E82" t="s">
         <v>7</v>
       </c>
       <c r="F82" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83">
         <v>72</v>
       </c>
       <c r="B83">
         <v>1.0</v>
       </c>
       <c r="C83" t="s">
         <v>213</v>
       </c>
       <c r="D83">
         <v>19</v>
       </c>
       <c r="E83" t="s">
         <v>49</v>
       </c>
       <c r="F83" t="s">
@@ -3789,51 +3789,51 @@
       </c>
       <c r="C85" t="s">
         <v>216</v>
       </c>
       <c r="D85">
         <v>17</v>
       </c>
       <c r="E85" t="s">
         <v>30</v>
       </c>
       <c r="F85" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>75</v>
       </c>
       <c r="B86">
         <v>1.0</v>
       </c>
       <c r="C86" t="s">
         <v>217</v>
       </c>
       <c r="D86">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E86" t="s">
         <v>7</v>
       </c>
       <c r="F86" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
         <v>76</v>
       </c>
       <c r="B87">
         <v>1.0</v>
       </c>
       <c r="C87" t="s">
         <v>218</v>
       </c>
       <c r="D87">
         <v>23</v>
       </c>
       <c r="E87" t="s">
         <v>7</v>
       </c>
       <c r="F87" t="s">
@@ -3951,51 +3951,51 @@
     <row r="94" spans="1:6">
       <c r="A94">
         <v>83</v>
       </c>
       <c r="C94" t="s">
         <v>226</v>
       </c>
       <c r="D94">
         <v>14</v>
       </c>
       <c r="E94" t="s">
         <v>7</v>
       </c>
       <c r="F94" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>83</v>
       </c>
       <c r="C95" t="s">
         <v>227</v>
       </c>
       <c r="D95">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E95" t="s">
         <v>7</v>
       </c>
       <c r="F95" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96">
         <v>85</v>
       </c>
       <c r="C96" t="s">
         <v>228</v>
       </c>
       <c r="D96">
         <v>17</v>
       </c>
       <c r="E96" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97">
         <v>86</v>
@@ -4016,51 +4016,51 @@
     <row r="98" spans="1:6">
       <c r="A98">
         <v>87</v>
       </c>
       <c r="C98" t="s">
         <v>230</v>
       </c>
       <c r="D98">
         <v>19</v>
       </c>
       <c r="E98" t="s">
         <v>7</v>
       </c>
       <c r="F98" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99">
         <v>88</v>
       </c>
       <c r="C99" t="s">
         <v>231</v>
       </c>
       <c r="D99">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E99" t="s">
         <v>7</v>
       </c>
       <c r="F99" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100">
         <v>89</v>
       </c>
       <c r="C100" t="s">
         <v>232</v>
       </c>
       <c r="D100">
         <v>15</v>
       </c>
       <c r="E100" t="s">
         <v>7</v>
       </c>
       <c r="F100" t="s">
         <v>75</v>
       </c>
     </row>