--- v1 (2026-08-30)
+++ v2 (2026-10-15)
@@ -969,51 +969,51 @@
       </c>
       <c r="B2">
         <v>32.0</v>
       </c>
       <c r="C2" t="s">
         <v>6</v>
       </c>
       <c r="D2">
         <v>22</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>26.0</v>
       </c>
       <c r="C3" t="s">
         <v>8</v>
       </c>
       <c r="D3">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E3" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>20.0</v>
       </c>
       <c r="C4" t="s">
         <v>10</v>
       </c>
       <c r="D4">
         <v>19</v>
       </c>
       <c r="E4" t="s">
         <v>11</v>
       </c>
       <c r="F4" t="s">
         <v>12</v>
       </c>
     </row>
@@ -1086,51 +1086,51 @@
       </c>
       <c r="C8" t="s">
         <v>19</v>
       </c>
       <c r="D8">
         <v>17</v>
       </c>
       <c r="E8" t="s">
         <v>11</v>
       </c>
       <c r="F8" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>14.0</v>
       </c>
       <c r="C9" t="s">
         <v>20</v>
       </c>
       <c r="D9">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E9" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>8.0</v>
       </c>
       <c r="C10" t="s">
         <v>22</v>
       </c>
       <c r="D10">
         <v>17</v>
       </c>
       <c r="E10" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>10</v>
@@ -1314,51 +1314,51 @@
       </c>
       <c r="C20" t="s">
         <v>38</v>
       </c>
       <c r="D20">
         <v>18</v>
       </c>
       <c r="E20" t="s">
         <v>11</v>
       </c>
       <c r="F20" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21">
         <v>4.0</v>
       </c>
       <c r="C21" t="s">
         <v>39</v>
       </c>
       <c r="D21">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E21" t="s">
         <v>11</v>
       </c>
       <c r="F21" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22">
         <v>4.0</v>
       </c>
       <c r="C22" t="s">
         <v>40</v>
       </c>
       <c r="D22">
         <v>19</v>
       </c>
       <c r="E22" t="s">
         <v>34</v>
       </c>
       <c r="F22" t="s">
@@ -1391,51 +1391,51 @@
       </c>
       <c r="B24">
         <v>4.0</v>
       </c>
       <c r="C24" t="s">
         <v>43</v>
       </c>
       <c r="D24">
         <v>18</v>
       </c>
       <c r="E24" t="s">
         <v>11</v>
       </c>
       <c r="F24" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="C25" t="s">
         <v>44</v>
       </c>
       <c r="D25">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E25" t="s">
         <v>11</v>
       </c>
       <c r="F25" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="C26" t="s">
         <v>45</v>
       </c>
       <c r="D26">
         <v>17</v>
       </c>
       <c r="E26" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>26</v>
@@ -1684,51 +1684,51 @@
       </c>
       <c r="C8" t="s">
         <v>65</v>
       </c>
       <c r="D8">
         <v>15</v>
       </c>
       <c r="E8" t="s">
         <v>11</v>
       </c>
       <c r="F8" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>14.0</v>
       </c>
       <c r="C9" t="s">
         <v>66</v>
       </c>
       <c r="D9">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E9" t="s">
         <v>21</v>
       </c>
       <c r="F9" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>8.0</v>
       </c>
       <c r="C10" t="s">
         <v>68</v>
       </c>
       <c r="D10">
         <v>23</v>
       </c>
       <c r="E10" t="s">
         <v>21</v>
       </c>
     </row>
@@ -2195,51 +2195,51 @@
       </c>
       <c r="C34" t="s">
         <v>101</v>
       </c>
       <c r="D34">
         <v>17</v>
       </c>
       <c r="E34" t="s">
         <v>54</v>
       </c>
       <c r="F34" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35">
         <v>2.0</v>
       </c>
       <c r="C35" t="s">
         <v>102</v>
       </c>
       <c r="D35">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E35" t="s">
         <v>11</v>
       </c>
       <c r="F35" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36">
         <v>2.0</v>
       </c>
       <c r="C36" t="s">
         <v>103</v>
       </c>
       <c r="D36">
         <v>16</v>
       </c>
       <c r="E36" t="s">
         <v>11</v>
       </c>
       <c r="F36" t="s">
@@ -2289,51 +2289,51 @@
     <row r="39" spans="1:6">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="C39" t="s">
         <v>107</v>
       </c>
       <c r="D39">
         <v>14</v>
       </c>
       <c r="E39" t="s">
         <v>11</v>
       </c>
       <c r="F39" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="C40" t="s">
         <v>108</v>
       </c>
       <c r="D40">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E40" t="s">
         <v>11</v>
       </c>
       <c r="F40" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="C41" t="s">
         <v>109</v>
       </c>
       <c r="D41">
         <v>18</v>
       </c>
       <c r="E41" t="s">
         <v>110</v>
       </c>
       <c r="F41" t="s">
         <v>111</v>
       </c>
     </row>
@@ -2619,151 +2619,151 @@
       </c>
       <c r="C7" t="s">
         <v>130</v>
       </c>
       <c r="D7">
         <v>16</v>
       </c>
       <c r="E7" t="s">
         <v>11</v>
       </c>
       <c r="F7" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
         <v>14.0</v>
       </c>
       <c r="C8" t="s">
         <v>132</v>
       </c>
       <c r="D8">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E8" t="s">
         <v>11</v>
       </c>
       <c r="F8" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>14.0</v>
       </c>
       <c r="C9" t="s">
         <v>134</v>
       </c>
       <c r="D9">
         <v>16</v>
       </c>
       <c r="E9" t="s">
         <v>11</v>
       </c>
       <c r="F9" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>8.0</v>
       </c>
       <c r="C10" t="s">
         <v>135</v>
       </c>
       <c r="D10">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E10" t="s">
         <v>11</v>
       </c>
       <c r="F10" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11">
         <v>8.0</v>
       </c>
       <c r="C11" t="s">
         <v>136</v>
       </c>
       <c r="D11">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E11" t="s">
         <v>11</v>
       </c>
       <c r="F11" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12">
         <v>8.0</v>
       </c>
       <c r="C12" t="s">
         <v>137</v>
       </c>
       <c r="D12">
         <v>18</v>
       </c>
       <c r="E12" t="s">
         <v>11</v>
       </c>
       <c r="F12" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>8.0</v>
       </c>
       <c r="C13" t="s">
         <v>138</v>
       </c>
       <c r="D13">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E13" t="s">
         <v>11</v>
       </c>
       <c r="F13" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
         <v>8.0</v>
       </c>
       <c r="C14" t="s">
         <v>139</v>
       </c>
       <c r="D14">
         <v>18</v>
       </c>
       <c r="E14" t="s">
         <v>11</v>
       </c>
       <c r="F14" t="s">
@@ -2799,51 +2799,51 @@
       </c>
       <c r="C16" t="s">
         <v>141</v>
       </c>
       <c r="D16">
         <v>16</v>
       </c>
       <c r="E16" t="s">
         <v>11</v>
       </c>
       <c r="F16" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17">
         <v>8.0</v>
       </c>
       <c r="C17" t="s">
         <v>142</v>
       </c>
       <c r="D17">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E17" t="s">
         <v>11</v>
       </c>
       <c r="F17" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="C18" t="s">
         <v>143</v>
       </c>
       <c r="D18">
         <v>15</v>
       </c>
       <c r="E18" t="s">
         <v>11</v>
       </c>
       <c r="F18" t="s">
         <v>127</v>
       </c>
     </row>
@@ -2867,51 +2867,51 @@
     <row r="20" spans="1:6">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="C20" t="s">
         <v>146</v>
       </c>
       <c r="D20">
         <v>17</v>
       </c>
       <c r="E20" t="s">
         <v>11</v>
       </c>
       <c r="F20" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>19</v>
       </c>
       <c r="C21" t="s">
         <v>147</v>
       </c>
       <c r="D21">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E21" t="s">
         <v>7</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -2941,51 +2941,51 @@
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2">
         <v>32.0</v>
       </c>
       <c r="C2" t="s">
         <v>148</v>
       </c>
       <c r="D2">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E2" t="s">
         <v>11</v>
       </c>
       <c r="F2" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>26.0</v>
       </c>
       <c r="C3" t="s">
         <v>149</v>
       </c>
       <c r="D3">
         <v>18</v>
       </c>
       <c r="E3" t="s">
         <v>21</v>
       </c>
     </row>
@@ -3018,51 +3018,51 @@
       </c>
       <c r="C5" t="s">
         <v>151</v>
       </c>
       <c r="D5">
         <v>17</v>
       </c>
       <c r="E5" t="s">
         <v>11</v>
       </c>
       <c r="F5" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6">
         <v>14.0</v>
       </c>
       <c r="C6" t="s">
         <v>152</v>
       </c>
       <c r="D6">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E6" t="s">
         <v>11</v>
       </c>
       <c r="F6" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7">
         <v>14.0</v>
       </c>
       <c r="C7" t="s">
         <v>153</v>
       </c>
       <c r="D7">
         <v>19</v>
       </c>
       <c r="E7" t="s">
         <v>11</v>
       </c>
       <c r="F7" t="s">
@@ -3252,139 +3252,139 @@
       </c>
       <c r="C17" t="s">
         <v>165</v>
       </c>
       <c r="D17">
         <v>19</v>
       </c>
       <c r="E17" t="s">
         <v>11</v>
       </c>
       <c r="F17" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18">
         <v>4.0</v>
       </c>
       <c r="C18" t="s">
         <v>166</v>
       </c>
       <c r="D18">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E18" t="s">
         <v>11</v>
       </c>
       <c r="F18" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19">
         <v>4.0</v>
       </c>
       <c r="C19" t="s">
         <v>167</v>
       </c>
       <c r="D19">
         <v>19</v>
       </c>
       <c r="E19" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20">
         <v>4.0</v>
       </c>
       <c r="C20" t="s">
         <v>168</v>
       </c>
       <c r="D20">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E20" t="s">
         <v>11</v>
       </c>
       <c r="F20" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="C21" t="s">
         <v>169</v>
       </c>
       <c r="D21">
         <v>18</v>
       </c>
       <c r="E21" t="s">
         <v>11</v>
       </c>
       <c r="F21" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="C22" t="s">
         <v>170</v>
       </c>
       <c r="D22">
         <v>17</v>
       </c>
       <c r="E22" t="s">
         <v>11</v>
       </c>
       <c r="F22" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>21</v>
       </c>
       <c r="C23" t="s">
         <v>171</v>
       </c>
       <c r="D23">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E23" t="s">
         <v>11</v>
       </c>
       <c r="F23" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="C24" t="s">
         <v>172</v>
       </c>
       <c r="D24">
         <v>17</v>
       </c>
       <c r="E24" t="s">
         <v>11</v>
       </c>
       <c r="F24" t="s">
         <v>123</v>
       </c>
     </row>