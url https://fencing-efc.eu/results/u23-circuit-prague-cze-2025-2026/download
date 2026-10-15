--- v2 (2026-08-30)
+++ v3 (2026-10-15)
@@ -1288,51 +1288,51 @@
       </c>
       <c r="C16" t="s">
         <v>34</v>
       </c>
       <c r="D16">
         <v>20</v>
       </c>
       <c r="E16" t="s">
         <v>25</v>
       </c>
       <c r="F16" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17">
         <v>8.0</v>
       </c>
       <c r="C17" t="s">
         <v>36</v>
       </c>
       <c r="D17">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E17" t="s">
         <v>25</v>
       </c>
       <c r="F17" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18">
         <v>4.0</v>
       </c>
       <c r="C18" t="s">
         <v>38</v>
       </c>
       <c r="D18">
         <v>15</v>
       </c>
       <c r="E18" t="s">
         <v>16</v>
       </c>
       <c r="F18" t="s">
@@ -1445,51 +1445,51 @@
       </c>
       <c r="B24">
         <v>4.0</v>
       </c>
       <c r="C24" t="s">
         <v>51</v>
       </c>
       <c r="D24">
         <v>22</v>
       </c>
       <c r="E24" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25">
         <v>4.0</v>
       </c>
       <c r="C25" t="s">
         <v>53</v>
       </c>
       <c r="D25">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E25" t="s">
         <v>54</v>
       </c>
       <c r="F25" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26">
         <v>4.0</v>
       </c>
       <c r="C26" t="s">
         <v>56</v>
       </c>
       <c r="D26">
         <v>19</v>
       </c>
       <c r="E26" t="s">
         <v>20</v>
       </c>
     </row>
@@ -1619,51 +1619,51 @@
       </c>
       <c r="C33" t="s">
         <v>66</v>
       </c>
       <c r="D33">
         <v>16</v>
       </c>
       <c r="E33" t="s">
         <v>28</v>
       </c>
       <c r="F33" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34">
         <v>2.0</v>
       </c>
       <c r="C34" t="s">
         <v>67</v>
       </c>
       <c r="D34">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E34" t="s">
         <v>40</v>
       </c>
       <c r="F34" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35">
         <v>2.0</v>
       </c>
       <c r="C35" t="s">
         <v>68</v>
       </c>
       <c r="D35">
         <v>18</v>
       </c>
       <c r="E35" t="s">
         <v>16</v>
       </c>
       <c r="F35" t="s">
@@ -1816,51 +1816,51 @@
       </c>
       <c r="C43" t="s">
         <v>79</v>
       </c>
       <c r="D43">
         <v>17</v>
       </c>
       <c r="E43" t="s">
         <v>28</v>
       </c>
       <c r="F43" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44">
         <v>2.0</v>
       </c>
       <c r="C44" t="s">
         <v>81</v>
       </c>
       <c r="D44">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E44" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45">
         <v>2.0</v>
       </c>
       <c r="C45" t="s">
         <v>82</v>
       </c>
       <c r="D45">
         <v>19</v>
       </c>
       <c r="E45" t="s">
         <v>28</v>
       </c>
       <c r="F45" t="s">
         <v>29</v>
       </c>
     </row>
@@ -2034,51 +2034,51 @@
     <row r="56" spans="1:6">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="C56" t="s">
         <v>99</v>
       </c>
       <c r="D56">
         <v>20</v>
       </c>
       <c r="E56" t="s">
         <v>100</v>
       </c>
       <c r="F56" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="C57" t="s">
         <v>102</v>
       </c>
       <c r="D57">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E57" t="s">
         <v>28</v>
       </c>
       <c r="F57" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="C58" t="s">
         <v>104</v>
       </c>
       <c r="D58">
         <v>15</v>
       </c>
       <c r="E58" t="s">
         <v>28</v>
       </c>
       <c r="F58" t="s">
         <v>29</v>
       </c>
     </row>
@@ -2162,51 +2162,51 @@
       </c>
       <c r="B3">
         <v>26.0</v>
       </c>
       <c r="C3" t="s">
         <v>106</v>
       </c>
       <c r="D3">
         <v>21</v>
       </c>
       <c r="E3" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>20.0</v>
       </c>
       <c r="C4" t="s">
         <v>107</v>
       </c>
       <c r="D4">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E4" t="s">
         <v>108</v>
       </c>
       <c r="F4" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>20.0</v>
       </c>
       <c r="C5" t="s">
         <v>110</v>
       </c>
       <c r="D5">
         <v>18</v>
       </c>
       <c r="E5" t="s">
         <v>40</v>
       </c>
       <c r="F5" t="s">
@@ -2259,51 +2259,51 @@
       </c>
       <c r="C8" t="s">
         <v>115</v>
       </c>
       <c r="D8">
         <v>21</v>
       </c>
       <c r="E8" t="s">
         <v>108</v>
       </c>
       <c r="F8" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>14.0</v>
       </c>
       <c r="C9" t="s">
         <v>117</v>
       </c>
       <c r="D9">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E9" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>8.0</v>
       </c>
       <c r="C10" t="s">
         <v>118</v>
       </c>
       <c r="D10">
         <v>18</v>
       </c>
       <c r="E10" t="s">
         <v>40</v>
       </c>
       <c r="F10" t="s">
         <v>119</v>
       </c>
     </row>
@@ -2407,51 +2407,51 @@
       </c>
       <c r="B16">
         <v>8.0</v>
       </c>
       <c r="C16" t="s">
         <v>126</v>
       </c>
       <c r="D16">
         <v>17</v>
       </c>
       <c r="E16" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17">
         <v>8.0</v>
       </c>
       <c r="C17" t="s">
         <v>127</v>
       </c>
       <c r="D17">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E17" t="s">
         <v>74</v>
       </c>
       <c r="F17" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18">
         <v>4.0</v>
       </c>
       <c r="C18" t="s">
         <v>128</v>
       </c>
       <c r="D18">
         <v>21</v>
       </c>
       <c r="E18" t="s">
         <v>7</v>
       </c>
     </row>
@@ -2538,51 +2538,51 @@
       </c>
       <c r="B23">
         <v>4.0</v>
       </c>
       <c r="C23" t="s">
         <v>134</v>
       </c>
       <c r="D23">
         <v>20</v>
       </c>
       <c r="E23" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24">
         <v>4.0</v>
       </c>
       <c r="C24" t="s">
         <v>136</v>
       </c>
       <c r="D24">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E24" t="s">
         <v>40</v>
       </c>
       <c r="F24" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25">
         <v>4.0</v>
       </c>
       <c r="C25" t="s">
         <v>137</v>
       </c>
       <c r="D25">
         <v>23</v>
       </c>
       <c r="E25" t="s">
         <v>97</v>
       </c>
     </row>
@@ -2595,51 +2595,51 @@
       </c>
       <c r="C26" t="s">
         <v>138</v>
       </c>
       <c r="D26">
         <v>18</v>
       </c>
       <c r="E26" t="s">
         <v>12</v>
       </c>
       <c r="F26" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27">
         <v>4.0</v>
       </c>
       <c r="C27" t="s">
         <v>140</v>
       </c>
       <c r="D27">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E27" t="s">
         <v>100</v>
       </c>
       <c r="F27" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28">
         <v>4.0</v>
       </c>
       <c r="C28" t="s">
         <v>141</v>
       </c>
       <c r="D28">
         <v>18</v>
       </c>
       <c r="E28" t="s">
         <v>16</v>
       </c>
       <c r="F28" t="s">
@@ -2886,51 +2886,51 @@
       </c>
       <c r="C41" t="s">
         <v>158</v>
       </c>
       <c r="D41">
         <v>17</v>
       </c>
       <c r="E41" t="s">
         <v>25</v>
       </c>
       <c r="F41" t="s">
         <v>159</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42">
         <v>2.0</v>
       </c>
       <c r="C42" t="s">
         <v>160</v>
       </c>
       <c r="D42">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E42" t="s">
         <v>16</v>
       </c>
       <c r="F42" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>41</v>
       </c>
       <c r="B43">
         <v>2.0</v>
       </c>
       <c r="C43" t="s">
         <v>161</v>
       </c>
       <c r="D43">
         <v>17</v>
       </c>
       <c r="E43" t="s">
         <v>16</v>
       </c>
       <c r="F43" t="s">
@@ -2966,51 +2966,51 @@
       </c>
       <c r="C45" t="s">
         <v>164</v>
       </c>
       <c r="D45">
         <v>21</v>
       </c>
       <c r="E45" t="s">
         <v>16</v>
       </c>
       <c r="F45" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46">
         <v>2.0</v>
       </c>
       <c r="C46" t="s">
         <v>165</v>
       </c>
       <c r="D46">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E46" t="s">
         <v>52</v>
       </c>
       <c r="F46" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47">
         <v>2.0</v>
       </c>
       <c r="C47" t="s">
         <v>166</v>
       </c>
       <c r="D47">
         <v>16</v>
       </c>
       <c r="E47" t="s">
         <v>40</v>
       </c>
       <c r="F47" t="s">
@@ -3239,68 +3239,68 @@
     <row r="60" spans="1:6">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="C60" t="s">
         <v>181</v>
       </c>
       <c r="D60">
         <v>17</v>
       </c>
       <c r="E60" t="s">
         <v>52</v>
       </c>
       <c r="F60" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="C61" t="s">
         <v>182</v>
       </c>
       <c r="D61">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E61" t="s">
         <v>92</v>
       </c>
       <c r="F61" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="C62" t="s">
         <v>183</v>
       </c>
       <c r="D62">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E62" t="s">
         <v>52</v>
       </c>
       <c r="F62" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="C63" t="s">
         <v>184</v>
       </c>
       <c r="D63">
         <v>19</v>
       </c>
       <c r="E63" t="s">
         <v>16</v>
       </c>
       <c r="F63" t="s">
         <v>185</v>
       </c>
     </row>