--- v2 (2026-08-30)
+++ v3 (2026-10-15)
@@ -1316,51 +1316,51 @@
       </c>
       <c r="C12" t="s">
         <v>29</v>
       </c>
       <c r="D12">
         <v>20</v>
       </c>
       <c r="E12" t="s">
         <v>7</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>9</v>
       </c>
       <c r="B13">
         <v>8.0</v>
       </c>
       <c r="C13" t="s">
         <v>30</v>
       </c>
       <c r="D13">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E13" t="s">
         <v>31</v>
       </c>
       <c r="F13" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>10</v>
       </c>
       <c r="B14">
         <v>8.0</v>
       </c>
       <c r="C14" t="s">
         <v>33</v>
       </c>
       <c r="D14">
         <v>19</v>
       </c>
       <c r="E14" t="s">
         <v>13</v>
       </c>
       <c r="F14" t="s">
@@ -1513,51 +1513,51 @@
       </c>
       <c r="C22" t="s">
         <v>48</v>
       </c>
       <c r="D22">
         <v>23</v>
       </c>
       <c r="E22" t="s">
         <v>24</v>
       </c>
       <c r="F22" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>19</v>
       </c>
       <c r="B23">
         <v>4.0</v>
       </c>
       <c r="C23" t="s">
         <v>50</v>
       </c>
       <c r="D23">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E23" t="s">
         <v>31</v>
       </c>
       <c r="F23" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>20</v>
       </c>
       <c r="B24">
         <v>4.0</v>
       </c>
       <c r="C24" t="s">
         <v>52</v>
       </c>
       <c r="D24">
         <v>18</v>
       </c>
       <c r="E24" t="s">
         <v>31</v>
       </c>
       <c r="F24" t="s">
@@ -1610,51 +1610,51 @@
       </c>
       <c r="C27" t="s">
         <v>57</v>
       </c>
       <c r="D27">
         <v>20</v>
       </c>
       <c r="E27" t="s">
         <v>24</v>
       </c>
       <c r="F27" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>24</v>
       </c>
       <c r="B28">
         <v>4.0</v>
       </c>
       <c r="C28" t="s">
         <v>58</v>
       </c>
       <c r="D28">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E28" t="s">
         <v>59</v>
       </c>
       <c r="F28" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>25</v>
       </c>
       <c r="B29">
         <v>4.0</v>
       </c>
       <c r="C29" t="s">
         <v>61</v>
       </c>
       <c r="D29">
         <v>18</v>
       </c>
       <c r="E29" t="s">
         <v>7</v>
       </c>
       <c r="F29" t="s">
@@ -1721,51 +1721,51 @@
       </c>
       <c r="C33" t="s">
         <v>66</v>
       </c>
       <c r="D33">
         <v>18</v>
       </c>
       <c r="E33" t="s">
         <v>67</v>
       </c>
       <c r="F33" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>30</v>
       </c>
       <c r="B34">
         <v>4.0</v>
       </c>
       <c r="C34" t="s">
         <v>69</v>
       </c>
       <c r="D34">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E34" t="s">
         <v>24</v>
       </c>
       <c r="F34" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>31</v>
       </c>
       <c r="B35">
         <v>4.0</v>
       </c>
       <c r="C35" t="s">
         <v>70</v>
       </c>
       <c r="D35">
         <v>21</v>
       </c>
       <c r="E35" t="s">
         <v>71</v>
       </c>
       <c r="F35" t="s">
@@ -1915,51 +1915,51 @@
       </c>
       <c r="C43" t="s">
         <v>83</v>
       </c>
       <c r="D43">
         <v>19</v>
       </c>
       <c r="E43" t="s">
         <v>59</v>
       </c>
       <c r="F43" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>40</v>
       </c>
       <c r="B44">
         <v>2.0</v>
       </c>
       <c r="C44" t="s">
         <v>85</v>
       </c>
       <c r="D44">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E44" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>41</v>
       </c>
       <c r="B45">
         <v>2.0</v>
       </c>
       <c r="C45" t="s">
         <v>86</v>
       </c>
       <c r="D45">
         <v>15</v>
       </c>
       <c r="E45" t="s">
         <v>13</v>
       </c>
       <c r="F45" t="s">
         <v>22</v>
       </c>
     </row>
@@ -2116,51 +2116,51 @@
     <row r="55" spans="1:6">
       <c r="A55">
         <v>51</v>
       </c>
       <c r="C55" t="s">
         <v>103</v>
       </c>
       <c r="D55">
         <v>19</v>
       </c>
       <c r="E55" t="s">
         <v>93</v>
       </c>
       <c r="F55" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>52</v>
       </c>
       <c r="C56" t="s">
         <v>104</v>
       </c>
       <c r="D56">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E56" t="s">
         <v>67</v>
       </c>
       <c r="F56" t="s">
         <v>105</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
@@ -2207,51 +2207,51 @@
     <row r="2" spans="1:6">
       <c r="C2" t="s">
         <v>106</v>
       </c>
       <c r="D2">
         <v>20</v>
       </c>
       <c r="E2" t="s">
         <v>31</v>
       </c>
       <c r="F2" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>1</v>
       </c>
       <c r="B3">
         <v>32.0</v>
       </c>
       <c r="C3" t="s">
         <v>107</v>
       </c>
       <c r="D3">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E3" t="s">
         <v>13</v>
       </c>
       <c r="F3" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>2</v>
       </c>
       <c r="B4">
         <v>26.0</v>
       </c>
       <c r="C4" t="s">
         <v>108</v>
       </c>
       <c r="D4">
         <v>19</v>
       </c>
       <c r="E4" t="s">
         <v>59</v>
       </c>
       <c r="F4" t="s">
@@ -2544,51 +2544,51 @@
       </c>
       <c r="C19" t="s">
         <v>134</v>
       </c>
       <c r="D19">
         <v>21</v>
       </c>
       <c r="E19" t="s">
         <v>67</v>
       </c>
       <c r="F19" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>18</v>
       </c>
       <c r="B20">
         <v>4.0</v>
       </c>
       <c r="C20" t="s">
         <v>136</v>
       </c>
       <c r="D20">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E20" t="s">
         <v>24</v>
       </c>
       <c r="F20" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>19</v>
       </c>
       <c r="B21">
         <v>4.0</v>
       </c>
       <c r="C21" t="s">
         <v>137</v>
       </c>
       <c r="D21">
         <v>19</v>
       </c>
       <c r="E21" t="s">
         <v>37</v>
       </c>
       <c r="F21" t="s">
@@ -3001,91 +3001,91 @@
       </c>
       <c r="C42" t="s">
         <v>164</v>
       </c>
       <c r="D42">
         <v>23</v>
       </c>
       <c r="E42" t="s">
         <v>40</v>
       </c>
       <c r="F42" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>41</v>
       </c>
       <c r="B43">
         <v>2.0</v>
       </c>
       <c r="C43" t="s">
         <v>166</v>
       </c>
       <c r="D43">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E43" t="s">
         <v>123</v>
       </c>
       <c r="F43" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>42</v>
       </c>
       <c r="B44">
         <v>2.0</v>
       </c>
       <c r="C44" t="s">
         <v>168</v>
       </c>
       <c r="D44">
         <v>19</v>
       </c>
       <c r="E44" t="s">
         <v>31</v>
       </c>
       <c r="F44" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>43</v>
       </c>
       <c r="B45">
         <v>2.0</v>
       </c>
       <c r="C45" t="s">
         <v>170</v>
       </c>
       <c r="D45">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E45" t="s">
         <v>67</v>
       </c>
       <c r="F45" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>44</v>
       </c>
       <c r="B46">
         <v>2.0</v>
       </c>
       <c r="C46" t="s">
         <v>171</v>
       </c>
       <c r="D46">
         <v>22</v>
       </c>
       <c r="E46" t="s">
         <v>93</v>
       </c>
       <c r="F46" t="s">
@@ -3403,51 +3403,51 @@
       </c>
       <c r="B63">
         <v>2.0</v>
       </c>
       <c r="C63" t="s">
         <v>192</v>
       </c>
       <c r="D63">
         <v>17</v>
       </c>
       <c r="E63" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>62</v>
       </c>
       <c r="B64">
         <v>2.0</v>
       </c>
       <c r="C64" t="s">
         <v>193</v>
       </c>
       <c r="D64">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E64" t="s">
         <v>123</v>
       </c>
       <c r="F64" t="s">
         <v>194</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>62</v>
       </c>
       <c r="B65">
         <v>2.0</v>
       </c>
       <c r="C65" t="s">
         <v>195</v>
       </c>
       <c r="D65">
         <v>17</v>
       </c>
       <c r="E65" t="s">
         <v>7</v>
       </c>
       <c r="F65" t="s">