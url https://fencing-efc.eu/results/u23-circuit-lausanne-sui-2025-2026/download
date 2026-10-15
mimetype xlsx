--- v2 (2026-08-30)
+++ v3 (2026-10-15)
@@ -1782,51 +1782,51 @@
       </c>
       <c r="C5" t="s">
         <v>15</v>
       </c>
       <c r="D5">
         <v>20</v>
       </c>
       <c r="E5" t="s">
         <v>16</v>
       </c>
       <c r="F5" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6">
         <v>20.0</v>
       </c>
       <c r="C6" t="s">
         <v>18</v>
       </c>
       <c r="D6">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E6" t="s">
         <v>10</v>
       </c>
       <c r="F6" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>5</v>
       </c>
       <c r="B7">
         <v>14.0</v>
       </c>
       <c r="C7" t="s">
         <v>20</v>
       </c>
       <c r="D7">
         <v>21</v>
       </c>
       <c r="E7" t="s">
         <v>16</v>
       </c>
       <c r="F7" t="s">
@@ -1842,51 +1842,51 @@
       </c>
       <c r="C8" t="s">
         <v>22</v>
       </c>
       <c r="D8">
         <v>19</v>
       </c>
       <c r="E8" t="s">
         <v>10</v>
       </c>
       <c r="F8" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>7</v>
       </c>
       <c r="B9">
         <v>14.0</v>
       </c>
       <c r="C9" t="s">
         <v>23</v>
       </c>
       <c r="D9">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E9" t="s">
         <v>10</v>
       </c>
       <c r="F9" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>8</v>
       </c>
       <c r="B10">
         <v>14.0</v>
       </c>
       <c r="C10" t="s">
         <v>25</v>
       </c>
       <c r="D10">
         <v>19</v>
       </c>
       <c r="E10" t="s">
         <v>26</v>
       </c>
       <c r="F10" t="s">
@@ -2139,51 +2139,51 @@
       </c>
       <c r="C23" t="s">
         <v>52</v>
       </c>
       <c r="D23">
         <v>18</v>
       </c>
       <c r="E23" t="s">
         <v>16</v>
       </c>
       <c r="F23" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>22</v>
       </c>
       <c r="B24">
         <v>4.0</v>
       </c>
       <c r="C24" t="s">
         <v>54</v>
       </c>
       <c r="D24">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E24" t="s">
         <v>43</v>
       </c>
       <c r="F24" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>23</v>
       </c>
       <c r="B25">
         <v>4.0</v>
       </c>
       <c r="C25" t="s">
         <v>56</v>
       </c>
       <c r="D25">
         <v>19</v>
       </c>
       <c r="E25" t="s">
         <v>10</v>
       </c>
       <c r="F25" t="s">
@@ -2216,51 +2216,51 @@
       </c>
       <c r="C27" t="s">
         <v>59</v>
       </c>
       <c r="D27">
         <v>20</v>
       </c>
       <c r="E27" t="s">
         <v>10</v>
       </c>
       <c r="F27" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>26</v>
       </c>
       <c r="B28">
         <v>4.0</v>
       </c>
       <c r="C28" t="s">
         <v>60</v>
       </c>
       <c r="D28">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E28" t="s">
         <v>13</v>
       </c>
       <c r="F28" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>26</v>
       </c>
       <c r="B29">
         <v>4.0</v>
       </c>
       <c r="C29" t="s">
         <v>62</v>
       </c>
       <c r="D29">
         <v>19</v>
       </c>
       <c r="E29" t="s">
         <v>35</v>
       </c>
       <c r="F29" t="s">
@@ -2524,51 +2524,51 @@
       </c>
       <c r="B43">
         <v>2.0</v>
       </c>
       <c r="C43" t="s">
         <v>86</v>
       </c>
       <c r="D43">
         <v>21</v>
       </c>
       <c r="E43" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>42</v>
       </c>
       <c r="B44">
         <v>2.0</v>
       </c>
       <c r="C44" t="s">
         <v>87</v>
       </c>
       <c r="D44">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E44" t="s">
         <v>13</v>
       </c>
       <c r="F44" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>43</v>
       </c>
       <c r="B45">
         <v>2.0</v>
       </c>
       <c r="C45" t="s">
         <v>89</v>
       </c>
       <c r="D45">
         <v>20</v>
       </c>
       <c r="E45" t="s">
         <v>16</v>
       </c>
       <c r="F45" t="s">
@@ -2581,51 +2581,51 @@
       </c>
       <c r="B46">
         <v>2.0</v>
       </c>
       <c r="C46" t="s">
         <v>90</v>
       </c>
       <c r="D46">
         <v>19</v>
       </c>
       <c r="E46" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>45</v>
       </c>
       <c r="B47">
         <v>2.0</v>
       </c>
       <c r="C47" t="s">
         <v>91</v>
       </c>
       <c r="D47">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E47" t="s">
         <v>7</v>
       </c>
       <c r="F47" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>46</v>
       </c>
       <c r="B48">
         <v>2.0</v>
       </c>
       <c r="C48" t="s">
         <v>93</v>
       </c>
       <c r="D48">
         <v>18</v>
       </c>
       <c r="E48" t="s">
         <v>43</v>
       </c>
       <c r="F48" t="s">
@@ -2681,51 +2681,51 @@
       </c>
       <c r="C51" t="s">
         <v>98</v>
       </c>
       <c r="D51">
         <v>18</v>
       </c>
       <c r="E51" t="s">
         <v>7</v>
       </c>
       <c r="F51" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>50</v>
       </c>
       <c r="B52">
         <v>2.0</v>
       </c>
       <c r="C52" t="s">
         <v>99</v>
       </c>
       <c r="D52">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E52" t="s">
         <v>16</v>
       </c>
       <c r="F52" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>51</v>
       </c>
       <c r="B53">
         <v>2.0</v>
       </c>
       <c r="C53" t="s">
         <v>100</v>
       </c>
       <c r="D53">
         <v>18</v>
       </c>
       <c r="E53" t="s">
         <v>35</v>
       </c>
       <c r="F53" t="s">
@@ -2912,51 +2912,51 @@
       </c>
       <c r="C63" t="s">
         <v>114</v>
       </c>
       <c r="D63">
         <v>18</v>
       </c>
       <c r="E63" t="s">
         <v>80</v>
       </c>
       <c r="F63" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>62</v>
       </c>
       <c r="B64">
         <v>2.0</v>
       </c>
       <c r="C64" t="s">
         <v>115</v>
       </c>
       <c r="D64">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E64" t="s">
         <v>43</v>
       </c>
       <c r="F64" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>63</v>
       </c>
       <c r="B65">
         <v>2.0</v>
       </c>
       <c r="C65" t="s">
         <v>117</v>
       </c>
       <c r="D65">
         <v>20</v>
       </c>
       <c r="E65" t="s">
         <v>16</v>
       </c>
       <c r="F65" t="s">
@@ -3032,51 +3032,51 @@
       </c>
       <c r="C69" t="s">
         <v>122</v>
       </c>
       <c r="D69">
         <v>20</v>
       </c>
       <c r="E69" t="s">
         <v>7</v>
       </c>
       <c r="F69" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>68</v>
       </c>
       <c r="B70">
         <v>1.0</v>
       </c>
       <c r="C70" t="s">
         <v>123</v>
       </c>
       <c r="D70">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E70" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>69</v>
       </c>
       <c r="C71" t="s">
         <v>124</v>
       </c>
       <c r="D71">
         <v>20</v>
       </c>
       <c r="E71" t="s">
         <v>16</v>
       </c>
       <c r="F71" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>70</v>
@@ -3437,51 +3437,51 @@
       </c>
       <c r="C3" t="s">
         <v>152</v>
       </c>
       <c r="D3">
         <v>22</v>
       </c>
       <c r="E3" t="s">
         <v>16</v>
       </c>
       <c r="F3" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>2</v>
       </c>
       <c r="B4">
         <v>26.0</v>
       </c>
       <c r="C4" t="s">
         <v>153</v>
       </c>
       <c r="D4">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E4" t="s">
         <v>7</v>
       </c>
       <c r="F4" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>20.0</v>
       </c>
       <c r="C5" t="s">
         <v>155</v>
       </c>
       <c r="D5">
         <v>21</v>
       </c>
       <c r="E5" t="s">
         <v>7</v>
       </c>
       <c r="F5" t="s">
@@ -3497,51 +3497,51 @@
       </c>
       <c r="C6" t="s">
         <v>156</v>
       </c>
       <c r="D6">
         <v>17</v>
       </c>
       <c r="E6" t="s">
         <v>13</v>
       </c>
       <c r="F6" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>5</v>
       </c>
       <c r="B7">
         <v>14.0</v>
       </c>
       <c r="C7" t="s">
         <v>157</v>
       </c>
       <c r="D7">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E7" t="s">
         <v>26</v>
       </c>
       <c r="F7" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>6</v>
       </c>
       <c r="B8">
         <v>14.0</v>
       </c>
       <c r="C8" t="s">
         <v>159</v>
       </c>
       <c r="D8">
         <v>23</v>
       </c>
       <c r="E8" t="s">
         <v>16</v>
       </c>
       <c r="F8" t="s">
@@ -4088,71 +4088,71 @@
       </c>
       <c r="C36" t="s">
         <v>202</v>
       </c>
       <c r="D36">
         <v>22</v>
       </c>
       <c r="E36" t="s">
         <v>10</v>
       </c>
       <c r="F36" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>35</v>
       </c>
       <c r="B37">
         <v>2.0</v>
       </c>
       <c r="C37" t="s">
         <v>204</v>
       </c>
       <c r="D37">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E37" t="s">
         <v>26</v>
       </c>
       <c r="F37" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>36</v>
       </c>
       <c r="B38">
         <v>2.0</v>
       </c>
       <c r="C38" t="s">
         <v>205</v>
       </c>
       <c r="D38">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E38" t="s">
         <v>161</v>
       </c>
       <c r="F38" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>37</v>
       </c>
       <c r="B39">
         <v>2.0</v>
       </c>
       <c r="C39" t="s">
         <v>207</v>
       </c>
       <c r="D39">
         <v>18</v>
       </c>
       <c r="E39" t="s">
         <v>26</v>
       </c>
       <c r="F39" t="s">
@@ -4208,51 +4208,51 @@
       </c>
       <c r="C42" t="s">
         <v>211</v>
       </c>
       <c r="D42">
         <v>20</v>
       </c>
       <c r="E42" t="s">
         <v>161</v>
       </c>
       <c r="F42" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>41</v>
       </c>
       <c r="B43">
         <v>2.0</v>
       </c>
       <c r="C43" t="s">
         <v>213</v>
       </c>
       <c r="D43">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E43" t="s">
         <v>214</v>
       </c>
       <c r="F43" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>42</v>
       </c>
       <c r="B44">
         <v>2.0</v>
       </c>
       <c r="C44" t="s">
         <v>216</v>
       </c>
       <c r="D44">
         <v>20</v>
       </c>
       <c r="E44" t="s">
         <v>35</v>
       </c>
       <c r="F44" t="s">
@@ -4682,51 +4682,51 @@
       </c>
       <c r="C66" t="s">
         <v>247</v>
       </c>
       <c r="D66">
         <v>21</v>
       </c>
       <c r="E66" t="s">
         <v>26</v>
       </c>
       <c r="F66" t="s">
         <v>248</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>65</v>
       </c>
       <c r="B67">
         <v>1.0</v>
       </c>
       <c r="C67" t="s">
         <v>249</v>
       </c>
       <c r="D67">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E67" t="s">
         <v>200</v>
       </c>
       <c r="F67" t="s">
         <v>250</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>66</v>
       </c>
       <c r="B68">
         <v>1.0</v>
       </c>
       <c r="C68" t="s">
         <v>251</v>
       </c>
       <c r="D68">
         <v>18</v>
       </c>
       <c r="E68" t="s">
         <v>161</v>
       </c>
       <c r="F68" t="s">
@@ -4842,88 +4842,88 @@
       </c>
       <c r="C74" t="s">
         <v>259</v>
       </c>
       <c r="D74">
         <v>21</v>
       </c>
       <c r="E74" t="s">
         <v>46</v>
       </c>
       <c r="F74" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>73</v>
       </c>
       <c r="B75">
         <v>1.0</v>
       </c>
       <c r="C75" t="s">
         <v>260</v>
       </c>
       <c r="D75">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E75" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>73</v>
       </c>
       <c r="B76">
         <v>1.0</v>
       </c>
       <c r="C76" t="s">
         <v>261</v>
       </c>
       <c r="D76">
         <v>20</v>
       </c>
       <c r="E76" t="s">
         <v>80</v>
       </c>
       <c r="F76" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>73</v>
       </c>
       <c r="B77">
         <v>1.0</v>
       </c>
       <c r="C77" t="s">
         <v>262</v>
       </c>
       <c r="D77">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E77" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>76</v>
       </c>
       <c r="B78">
         <v>1.0</v>
       </c>
       <c r="C78" t="s">
         <v>263</v>
       </c>
       <c r="D78">
         <v>19</v>
       </c>
       <c r="E78" t="s">
         <v>10</v>
       </c>
       <c r="F78" t="s">
         <v>33</v>
       </c>
     </row>
@@ -5033,51 +5033,51 @@
       </c>
       <c r="C84" t="s">
         <v>269</v>
       </c>
       <c r="D84">
         <v>22</v>
       </c>
       <c r="E84" t="s">
         <v>16</v>
       </c>
       <c r="F84" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>82</v>
       </c>
       <c r="B85">
         <v>1.0</v>
       </c>
       <c r="C85" t="s">
         <v>270</v>
       </c>
       <c r="D85">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E85" t="s">
         <v>10</v>
       </c>
       <c r="F85" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>82</v>
       </c>
       <c r="B86">
         <v>1.0</v>
       </c>
       <c r="C86" t="s">
         <v>271</v>
       </c>
       <c r="D86">
         <v>18</v>
       </c>
       <c r="E86" t="s">
         <v>80</v>
       </c>
       <c r="F86" t="s">
@@ -5210,51 +5210,51 @@
       </c>
       <c r="C93" t="s">
         <v>279</v>
       </c>
       <c r="D93">
         <v>21</v>
       </c>
       <c r="E93" t="s">
         <v>16</v>
       </c>
       <c r="F93" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>92</v>
       </c>
       <c r="B94">
         <v>1.0</v>
       </c>
       <c r="C94" t="s">
         <v>280</v>
       </c>
       <c r="D94">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E94" t="s">
         <v>7</v>
       </c>
       <c r="F94" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>93</v>
       </c>
       <c r="B95">
         <v>1.0</v>
       </c>
       <c r="C95" t="s">
         <v>281</v>
       </c>
       <c r="D95">
         <v>21</v>
       </c>
       <c r="E95" t="s">
         <v>186</v>
       </c>
       <c r="F95" t="s">
@@ -5661,51 +5661,51 @@
       </c>
       <c r="C116" t="s">
         <v>307</v>
       </c>
       <c r="D116">
         <v>20</v>
       </c>
       <c r="E116" t="s">
         <v>10</v>
       </c>
       <c r="F116" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117">
         <v>115</v>
       </c>
       <c r="B117">
         <v>1.0</v>
       </c>
       <c r="C117" t="s">
         <v>308</v>
       </c>
       <c r="D117">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E117" t="s">
         <v>161</v>
       </c>
       <c r="F117" t="s">
         <v>309</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118">
         <v>116</v>
       </c>
       <c r="B118">
         <v>1.0</v>
       </c>
       <c r="C118" t="s">
         <v>310</v>
       </c>
       <c r="D118">
         <v>20</v>
       </c>
       <c r="E118" t="s">
         <v>16</v>
       </c>
       <c r="F118" t="s">
@@ -5778,51 +5778,51 @@
       </c>
       <c r="C122" t="s">
         <v>315</v>
       </c>
       <c r="D122">
         <v>18</v>
       </c>
       <c r="E122" t="s">
         <v>13</v>
       </c>
       <c r="F122" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123">
         <v>121</v>
       </c>
       <c r="B123">
         <v>1.0</v>
       </c>
       <c r="C123" t="s">
         <v>316</v>
       </c>
       <c r="D123">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E123" t="s">
         <v>26</v>
       </c>
       <c r="F123" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124">
         <v>122</v>
       </c>
       <c r="B124">
         <v>1.0</v>
       </c>
       <c r="C124" t="s">
         <v>317</v>
       </c>
       <c r="D124">
         <v>18</v>
       </c>
       <c r="E124" t="s">
         <v>7</v>
       </c>
       <c r="F124" t="s">
@@ -6020,51 +6020,51 @@
     <row r="135" spans="1:6">
       <c r="A135">
         <v>133</v>
       </c>
       <c r="C135" t="s">
         <v>331</v>
       </c>
       <c r="D135">
         <v>20</v>
       </c>
       <c r="E135" t="s">
         <v>43</v>
       </c>
       <c r="F135" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136">
         <v>134</v>
       </c>
       <c r="C136" t="s">
         <v>333</v>
       </c>
       <c r="D136">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E136" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137">
         <v>135</v>
       </c>
       <c r="C137" t="s">
         <v>334</v>
       </c>
       <c r="D137">
         <v>19</v>
       </c>
       <c r="E137" t="s">
         <v>26</v>
       </c>
       <c r="F137" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138">
         <v>136</v>
@@ -6116,99 +6116,99 @@
     <row r="141" spans="1:6">
       <c r="A141">
         <v>138</v>
       </c>
       <c r="C141" t="s">
         <v>339</v>
       </c>
       <c r="D141">
         <v>18</v>
       </c>
       <c r="E141" t="s">
         <v>16</v>
       </c>
       <c r="F141" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142">
         <v>140</v>
       </c>
       <c r="C142" t="s">
         <v>340</v>
       </c>
       <c r="D142">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E142" t="s">
         <v>43</v>
       </c>
       <c r="F142" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143">
         <v>140</v>
       </c>
       <c r="C143" t="s">
         <v>342</v>
       </c>
       <c r="D143">
         <v>17</v>
       </c>
       <c r="E143" t="s">
         <v>43</v>
       </c>
       <c r="F143" t="s">
         <v>303</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144">
         <v>142</v>
       </c>
       <c r="C144" t="s">
         <v>343</v>
       </c>
       <c r="D144">
         <v>22</v>
       </c>
       <c r="E144" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145">
         <v>143</v>
       </c>
       <c r="C145" t="s">
         <v>344</v>
       </c>
       <c r="D145">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E145" t="s">
         <v>7</v>
       </c>
       <c r="F145" t="s">
         <v>345</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146">
         <v>144</v>
       </c>
       <c r="C146" t="s">
         <v>346</v>
       </c>
       <c r="D146">
         <v>18</v>
       </c>
       <c r="E146" t="s">
         <v>26</v>
       </c>
       <c r="F146" t="s">
         <v>69</v>
       </c>
     </row>
@@ -6331,99 +6331,99 @@
     <row r="154" spans="1:6">
       <c r="A154">
         <v>152</v>
       </c>
       <c r="C154" t="s">
         <v>355</v>
       </c>
       <c r="D154">
         <v>22</v>
       </c>
       <c r="E154" t="s">
         <v>16</v>
       </c>
       <c r="F154" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155">
         <v>153</v>
       </c>
       <c r="C155" t="s">
         <v>357</v>
       </c>
       <c r="D155">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E155" t="s">
         <v>16</v>
       </c>
       <c r="F155" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="156" spans="1:6">
       <c r="A156">
         <v>154</v>
       </c>
       <c r="C156" t="s">
         <v>358</v>
       </c>
       <c r="D156">
         <v>23</v>
       </c>
       <c r="E156" t="s">
         <v>16</v>
       </c>
       <c r="F156" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157">
         <v>155</v>
       </c>
       <c r="C157" t="s">
         <v>359</v>
       </c>
       <c r="D157">
         <v>18</v>
       </c>
       <c r="E157" t="s">
         <v>161</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158">
         <v>156</v>
       </c>
       <c r="C158" t="s">
         <v>360</v>
       </c>
       <c r="D158">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E158" t="s">
         <v>13</v>
       </c>
       <c r="F158" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159">
         <v>157</v>
       </c>
       <c r="C159" t="s">
         <v>362</v>
       </c>
       <c r="D159">
         <v>18</v>
       </c>
       <c r="E159" t="s">
         <v>35</v>
       </c>
       <c r="F159" t="s">
         <v>363</v>
       </c>
     </row>
@@ -6458,51 +6458,51 @@
         <v>83</v>
       </c>
     </row>
     <row r="162" spans="1:6">
       <c r="A162">
         <v>160</v>
       </c>
       <c r="C162" t="s">
         <v>366</v>
       </c>
       <c r="D162">
         <v>20</v>
       </c>
       <c r="E162" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="163" spans="1:6">
       <c r="A163">
         <v>160</v>
       </c>
       <c r="C163" t="s">
         <v>367</v>
       </c>
       <c r="D163">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E163" t="s">
         <v>46</v>
       </c>
       <c r="F163" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="164" spans="1:6">
       <c r="A164">
         <v>160</v>
       </c>
       <c r="C164" t="s">
         <v>368</v>
       </c>
       <c r="D164">
         <v>19</v>
       </c>
       <c r="E164" t="s">
         <v>369</v>
       </c>
       <c r="F164" t="s">
         <v>370</v>
       </c>
     </row>
@@ -6560,51 +6560,51 @@
     <row r="168" spans="1:6">
       <c r="A168">
         <v>166</v>
       </c>
       <c r="C168" t="s">
         <v>374</v>
       </c>
       <c r="D168">
         <v>19</v>
       </c>
       <c r="E168" t="s">
         <v>369</v>
       </c>
       <c r="F168" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169">
         <v>167</v>
       </c>
       <c r="C169" t="s">
         <v>375</v>
       </c>
       <c r="D169">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E169" t="s">
         <v>16</v>
       </c>
       <c r="F169" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="170" spans="1:6">
       <c r="A170">
         <v>168</v>
       </c>
       <c r="C170" t="s">
         <v>376</v>
       </c>
       <c r="D170">
         <v>19</v>
       </c>
       <c r="E170" t="s">
         <v>16</v>
       </c>
       <c r="F170" t="s">
         <v>97</v>
       </c>
     </row>
@@ -6679,51 +6679,51 @@
     <row r="175" spans="1:6">
       <c r="A175">
         <v>173</v>
       </c>
       <c r="C175" t="s">
         <v>382</v>
       </c>
       <c r="D175">
         <v>20</v>
       </c>
       <c r="E175" t="s">
         <v>43</v>
       </c>
       <c r="F175" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="176" spans="1:6">
       <c r="A176">
         <v>174</v>
       </c>
       <c r="C176" t="s">
         <v>384</v>
       </c>
       <c r="D176">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E176" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="177" spans="1:6">
       <c r="A177">
         <v>174</v>
       </c>
       <c r="C177" t="s">
         <v>385</v>
       </c>
       <c r="D177">
         <v>19</v>
       </c>
       <c r="E177" t="s">
         <v>16</v>
       </c>
       <c r="F177" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="178" spans="1:6">
       <c r="A178">
         <v>176</v>
@@ -6775,68 +6775,68 @@
         <v>335</v>
       </c>
     </row>
     <row r="181" spans="1:6">
       <c r="A181">
         <v>177</v>
       </c>
       <c r="C181" t="s">
         <v>389</v>
       </c>
       <c r="D181">
         <v>18</v>
       </c>
       <c r="E181" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="182" spans="1:6">
       <c r="A182">
         <v>180</v>
       </c>
       <c r="C182" t="s">
         <v>390</v>
       </c>
       <c r="D182">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E182" t="s">
         <v>43</v>
       </c>
       <c r="F182" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="183" spans="1:6">
       <c r="A183">
         <v>181</v>
       </c>
       <c r="C183" t="s">
         <v>391</v>
       </c>
       <c r="D183">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E183" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="184" spans="1:6">
       <c r="A184">
         <v>182</v>
       </c>
       <c r="C184" t="s">
         <v>392</v>
       </c>
       <c r="D184">
         <v>23</v>
       </c>
       <c r="E184" t="s">
         <v>16</v>
       </c>
       <c r="F184" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="185" spans="1:6">
       <c r="A185">
         <v>183</v>
@@ -6874,68 +6874,68 @@
     <row r="187" spans="1:6">
       <c r="A187">
         <v>185</v>
       </c>
       <c r="C187" t="s">
         <v>396</v>
       </c>
       <c r="D187">
         <v>17</v>
       </c>
       <c r="E187" t="s">
         <v>16</v>
       </c>
       <c r="F187" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="188" spans="1:6">
       <c r="A188">
         <v>186</v>
       </c>
       <c r="C188" t="s">
         <v>397</v>
       </c>
       <c r="D188">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E188" t="s">
         <v>16</v>
       </c>
       <c r="F188" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="189" spans="1:6">
       <c r="A189">
         <v>186</v>
       </c>
       <c r="C189" t="s">
         <v>398</v>
       </c>
       <c r="D189">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E189" t="s">
         <v>16</v>
       </c>
       <c r="F189" t="s">
         <v>399</v>
       </c>
     </row>
     <row r="190" spans="1:6">
       <c r="A190">
         <v>186</v>
       </c>
       <c r="C190" t="s">
         <v>400</v>
       </c>
       <c r="D190">
         <v>22</v>
       </c>
       <c r="E190" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="191" spans="1:6">
       <c r="A191">
         <v>189</v>
@@ -6984,51 +6984,51 @@
         <v>405</v>
       </c>
     </row>
     <row r="194" spans="1:6">
       <c r="A194">
         <v>192</v>
       </c>
       <c r="C194" t="s">
         <v>406</v>
       </c>
       <c r="D194">
         <v>19</v>
       </c>
       <c r="E194" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="195" spans="1:6">
       <c r="A195">
         <v>193</v>
       </c>
       <c r="C195" t="s">
         <v>407</v>
       </c>
       <c r="D195">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E195" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="196" spans="1:6">
       <c r="A196">
         <v>194</v>
       </c>
       <c r="C196" t="s">
         <v>408</v>
       </c>
       <c r="D196">
         <v>15</v>
       </c>
       <c r="E196" t="s">
         <v>35</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>