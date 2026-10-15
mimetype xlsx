--- v2 (2026-08-30)
+++ v3 (2026-10-15)
@@ -2491,51 +2491,51 @@
       </c>
       <c r="B25">
         <v>4.0</v>
       </c>
       <c r="C25" t="s">
         <v>53</v>
       </c>
       <c r="D25">
         <v>18</v>
       </c>
       <c r="E25" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>24</v>
       </c>
       <c r="B26">
         <v>4.0</v>
       </c>
       <c r="C26" t="s">
         <v>54</v>
       </c>
       <c r="D26">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E26" t="s">
         <v>10</v>
       </c>
       <c r="F26" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>25</v>
       </c>
       <c r="B27">
         <v>4.0</v>
       </c>
       <c r="C27" t="s">
         <v>55</v>
       </c>
       <c r="D27">
         <v>17</v>
       </c>
       <c r="E27" t="s">
         <v>10</v>
       </c>
       <c r="F27" t="s">
@@ -2591,71 +2591,71 @@
       </c>
       <c r="C30" t="s">
         <v>59</v>
       </c>
       <c r="D30">
         <v>21</v>
       </c>
       <c r="E30" t="s">
         <v>48</v>
       </c>
       <c r="F30" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>29</v>
       </c>
       <c r="B31">
         <v>4.0</v>
       </c>
       <c r="C31" t="s">
         <v>60</v>
       </c>
       <c r="D31">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E31" t="s">
         <v>61</v>
       </c>
       <c r="F31" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>30</v>
       </c>
       <c r="B32">
         <v>4.0</v>
       </c>
       <c r="C32" t="s">
         <v>63</v>
       </c>
       <c r="D32">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E32" t="s">
         <v>25</v>
       </c>
       <c r="F32" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>31</v>
       </c>
       <c r="B33">
         <v>4.0</v>
       </c>
       <c r="C33" t="s">
         <v>65</v>
       </c>
       <c r="D33">
         <v>22</v>
       </c>
       <c r="E33" t="s">
         <v>15</v>
       </c>
       <c r="F33" t="s">
@@ -2671,51 +2671,51 @@
       </c>
       <c r="C34" t="s">
         <v>67</v>
       </c>
       <c r="D34">
         <v>19</v>
       </c>
       <c r="E34" t="s">
         <v>61</v>
       </c>
       <c r="F34" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>33</v>
       </c>
       <c r="B35">
         <v>2.0</v>
       </c>
       <c r="C35" t="s">
         <v>69</v>
       </c>
       <c r="D35">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E35" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>34</v>
       </c>
       <c r="B36">
         <v>2.0</v>
       </c>
       <c r="C36" t="s">
         <v>70</v>
       </c>
       <c r="D36">
         <v>20</v>
       </c>
       <c r="E36" t="s">
         <v>10</v>
       </c>
       <c r="F36" t="s">
         <v>38</v>
       </c>
     </row>
@@ -2805,71 +2805,71 @@
       </c>
       <c r="B41">
         <v>2.0</v>
       </c>
       <c r="C41" t="s">
         <v>79</v>
       </c>
       <c r="D41">
         <v>23</v>
       </c>
       <c r="E41" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>39</v>
       </c>
       <c r="B42">
         <v>2.0</v>
       </c>
       <c r="C42" t="s">
         <v>80</v>
       </c>
       <c r="D42">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E42" t="s">
         <v>10</v>
       </c>
       <c r="F42" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>41</v>
       </c>
       <c r="B43">
         <v>2.0</v>
       </c>
       <c r="C43" t="s">
         <v>81</v>
       </c>
       <c r="D43">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E43" t="s">
         <v>10</v>
       </c>
       <c r="F43" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>42</v>
       </c>
       <c r="B44">
         <v>2.0</v>
       </c>
       <c r="C44" t="s">
         <v>83</v>
       </c>
       <c r="D44">
         <v>19</v>
       </c>
       <c r="E44" t="s">
         <v>17</v>
       </c>
       <c r="F44" t="s">
@@ -2905,51 +2905,51 @@
       </c>
       <c r="C46" t="s">
         <v>85</v>
       </c>
       <c r="D46">
         <v>17</v>
       </c>
       <c r="E46" t="s">
         <v>17</v>
       </c>
       <c r="F46" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>45</v>
       </c>
       <c r="B47">
         <v>2.0</v>
       </c>
       <c r="C47" t="s">
         <v>86</v>
       </c>
       <c r="D47">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E47" t="s">
         <v>25</v>
       </c>
       <c r="F47" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>46</v>
       </c>
       <c r="B48">
         <v>2.0</v>
       </c>
       <c r="C48" t="s">
         <v>87</v>
       </c>
       <c r="D48">
         <v>19</v>
       </c>
       <c r="E48" t="s">
         <v>10</v>
       </c>
       <c r="F48" t="s">
@@ -3022,51 +3022,51 @@
       </c>
       <c r="C52" t="s">
         <v>92</v>
       </c>
       <c r="D52">
         <v>17</v>
       </c>
       <c r="E52" t="s">
         <v>15</v>
       </c>
       <c r="F52" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>51</v>
       </c>
       <c r="B53">
         <v>2.0</v>
       </c>
       <c r="C53" t="s">
         <v>94</v>
       </c>
       <c r="D53">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E53" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>52</v>
       </c>
       <c r="B54">
         <v>2.0</v>
       </c>
       <c r="C54" t="s">
         <v>96</v>
       </c>
       <c r="D54">
         <v>19</v>
       </c>
       <c r="E54" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>53</v>
@@ -3116,148 +3116,148 @@
       </c>
       <c r="C57" t="s">
         <v>101</v>
       </c>
       <c r="D57">
         <v>17</v>
       </c>
       <c r="E57" t="s">
         <v>15</v>
       </c>
       <c r="F57" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>56</v>
       </c>
       <c r="B58">
         <v>2.0</v>
       </c>
       <c r="C58" t="s">
         <v>102</v>
       </c>
       <c r="D58">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E58" t="s">
         <v>10</v>
       </c>
       <c r="F58" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>57</v>
       </c>
       <c r="B59">
         <v>2.0</v>
       </c>
       <c r="C59" t="s">
         <v>103</v>
       </c>
       <c r="D59">
         <v>18</v>
       </c>
       <c r="E59" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>58</v>
       </c>
       <c r="B60">
         <v>2.0</v>
       </c>
       <c r="C60" t="s">
         <v>104</v>
       </c>
       <c r="D60">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E60" t="s">
         <v>15</v>
       </c>
       <c r="F60" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>59</v>
       </c>
       <c r="B61">
         <v>2.0</v>
       </c>
       <c r="C61" t="s">
         <v>105</v>
       </c>
       <c r="D61">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E61" t="s">
         <v>106</v>
       </c>
       <c r="F61" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>60</v>
       </c>
       <c r="B62">
         <v>2.0</v>
       </c>
       <c r="C62" t="s">
         <v>108</v>
       </c>
       <c r="D62">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E62" t="s">
         <v>10</v>
       </c>
       <c r="F62" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>61</v>
       </c>
       <c r="B63">
         <v>2.0</v>
       </c>
       <c r="C63" t="s">
         <v>109</v>
       </c>
       <c r="D63">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E63" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>62</v>
       </c>
       <c r="B64">
         <v>2.0</v>
       </c>
       <c r="C64" t="s">
         <v>110</v>
       </c>
       <c r="D64">
         <v>19</v>
       </c>
       <c r="E64" t="s">
         <v>48</v>
       </c>
       <c r="F64" t="s">
         <v>111</v>
       </c>
     </row>
@@ -3290,51 +3290,51 @@
       </c>
       <c r="C66" t="s">
         <v>113</v>
       </c>
       <c r="D66">
         <v>21</v>
       </c>
       <c r="E66" t="s">
         <v>7</v>
       </c>
       <c r="F66" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>65</v>
       </c>
       <c r="B67">
         <v>1.0</v>
       </c>
       <c r="C67" t="s">
         <v>114</v>
       </c>
       <c r="D67">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E67" t="s">
         <v>10</v>
       </c>
       <c r="F67" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>66</v>
       </c>
       <c r="B68">
         <v>1.0</v>
       </c>
       <c r="C68" t="s">
         <v>115</v>
       </c>
       <c r="D68">
         <v>21</v>
       </c>
       <c r="E68" t="s">
         <v>106</v>
       </c>
     </row>
@@ -3347,51 +3347,51 @@
       </c>
       <c r="C69" t="s">
         <v>116</v>
       </c>
       <c r="D69">
         <v>20</v>
       </c>
       <c r="E69" t="s">
         <v>25</v>
       </c>
       <c r="F69" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>68</v>
       </c>
       <c r="B70">
         <v>1.0</v>
       </c>
       <c r="C70" t="s">
         <v>117</v>
       </c>
       <c r="D70">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E70" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>69</v>
       </c>
       <c r="B71">
         <v>1.0</v>
       </c>
       <c r="C71" t="s">
         <v>118</v>
       </c>
       <c r="D71">
         <v>18</v>
       </c>
       <c r="E71" t="s">
         <v>35</v>
       </c>
       <c r="F71" t="s">
         <v>119</v>
       </c>
     </row>
@@ -3441,51 +3441,51 @@
       </c>
       <c r="B74">
         <v>1.0</v>
       </c>
       <c r="C74" t="s">
         <v>122</v>
       </c>
       <c r="D74">
         <v>18</v>
       </c>
       <c r="E74" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>73</v>
       </c>
       <c r="B75">
         <v>1.0</v>
       </c>
       <c r="C75" t="s">
         <v>123</v>
       </c>
       <c r="D75">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E75" t="s">
         <v>48</v>
       </c>
       <c r="F75" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>74</v>
       </c>
       <c r="B76">
         <v>1.0</v>
       </c>
       <c r="C76" t="s">
         <v>124</v>
       </c>
       <c r="D76">
         <v>19</v>
       </c>
       <c r="E76" t="s">
         <v>15</v>
       </c>
       <c r="F76" t="s">
@@ -3780,51 +3780,51 @@
       </c>
       <c r="B92">
         <v>1.0</v>
       </c>
       <c r="C92" t="s">
         <v>145</v>
       </c>
       <c r="D92">
         <v>18</v>
       </c>
       <c r="E92" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93">
         <v>91</v>
       </c>
       <c r="B93">
         <v>1.0</v>
       </c>
       <c r="C93" t="s">
         <v>146</v>
       </c>
       <c r="D93">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E93" t="s">
         <v>15</v>
       </c>
       <c r="F93" t="s">
         <v>147</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>92</v>
       </c>
       <c r="B94">
         <v>1.0</v>
       </c>
       <c r="C94" t="s">
         <v>148</v>
       </c>
       <c r="D94">
         <v>20</v>
       </c>
       <c r="E94" t="s">
         <v>95</v>
       </c>
       <c r="F94" t="s">
@@ -3917,51 +3917,51 @@
       </c>
       <c r="C99" t="s">
         <v>158</v>
       </c>
       <c r="D99">
         <v>17</v>
       </c>
       <c r="E99" t="s">
         <v>15</v>
       </c>
       <c r="F99" t="s">
         <v>159</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100">
         <v>98</v>
       </c>
       <c r="B100">
         <v>1.0</v>
       </c>
       <c r="C100" t="s">
         <v>160</v>
       </c>
       <c r="D100">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E100" t="s">
         <v>10</v>
       </c>
       <c r="F100" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101">
         <v>99</v>
       </c>
       <c r="B101">
         <v>1.0</v>
       </c>
       <c r="C101" t="s">
         <v>161</v>
       </c>
       <c r="D101">
         <v>16</v>
       </c>
       <c r="E101" t="s">
         <v>15</v>
       </c>
       <c r="F101" t="s">
@@ -4062,51 +4062,51 @@
       </c>
       <c r="B107">
         <v>1.0</v>
       </c>
       <c r="C107" t="s">
         <v>169</v>
       </c>
       <c r="D107">
         <v>17</v>
       </c>
       <c r="E107" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108">
         <v>106</v>
       </c>
       <c r="B108">
         <v>1.0</v>
       </c>
       <c r="C108" t="s">
         <v>170</v>
       </c>
       <c r="D108">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E108" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109">
         <v>107</v>
       </c>
       <c r="B109">
         <v>1.0</v>
       </c>
       <c r="C109" t="s">
         <v>171</v>
       </c>
       <c r="D109">
         <v>21</v>
       </c>
       <c r="E109" t="s">
         <v>25</v>
       </c>
       <c r="F109" t="s">
         <v>172</v>
       </c>
     </row>
@@ -4236,51 +4236,51 @@
       </c>
       <c r="C116" t="s">
         <v>184</v>
       </c>
       <c r="D116">
         <v>20</v>
       </c>
       <c r="E116" t="s">
         <v>48</v>
       </c>
       <c r="F116" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117">
         <v>115</v>
       </c>
       <c r="B117">
         <v>1.0</v>
       </c>
       <c r="C117" t="s">
         <v>185</v>
       </c>
       <c r="D117">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E117" t="s">
         <v>15</v>
       </c>
       <c r="F117" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118">
         <v>116</v>
       </c>
       <c r="B118">
         <v>1.0</v>
       </c>
       <c r="C118" t="s">
         <v>186</v>
       </c>
       <c r="D118">
         <v>17</v>
       </c>
       <c r="E118" t="s">
         <v>7</v>
       </c>
       <c r="F118" t="s">
@@ -4336,68 +4336,68 @@
       </c>
       <c r="C121" t="s">
         <v>189</v>
       </c>
       <c r="D121">
         <v>20</v>
       </c>
       <c r="E121" t="s">
         <v>25</v>
       </c>
       <c r="F121" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122">
         <v>118</v>
       </c>
       <c r="B122">
         <v>1.0</v>
       </c>
       <c r="C122" t="s">
         <v>190</v>
       </c>
       <c r="D122">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E122" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123">
         <v>121</v>
       </c>
       <c r="B123">
         <v>1.0</v>
       </c>
       <c r="C123" t="s">
         <v>191</v>
       </c>
       <c r="D123">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E123" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124">
         <v>122</v>
       </c>
       <c r="B124">
         <v>1.0</v>
       </c>
       <c r="C124" t="s">
         <v>192</v>
       </c>
       <c r="D124">
         <v>18</v>
       </c>
       <c r="E124" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125">
         <v>123</v>
@@ -4605,85 +4605,85 @@
     <row r="137" spans="1:6">
       <c r="A137">
         <v>135</v>
       </c>
       <c r="C137" t="s">
         <v>210</v>
       </c>
       <c r="D137">
         <v>16</v>
       </c>
       <c r="E137" t="s">
         <v>15</v>
       </c>
       <c r="F137" t="s">
         <v>211</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138">
         <v>136</v>
       </c>
       <c r="C138" t="s">
         <v>212</v>
       </c>
       <c r="D138">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E138" t="s">
         <v>15</v>
       </c>
       <c r="F138" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139">
         <v>137</v>
       </c>
       <c r="C139" t="s">
         <v>213</v>
       </c>
       <c r="D139">
         <v>16</v>
       </c>
       <c r="E139" t="s">
         <v>15</v>
       </c>
       <c r="F139" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140">
         <v>138</v>
       </c>
       <c r="C140" t="s">
         <v>214</v>
       </c>
       <c r="D140">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E140" t="s">
         <v>106</v>
       </c>
       <c r="F140" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141">
         <v>139</v>
       </c>
       <c r="C141" t="s">
         <v>216</v>
       </c>
       <c r="D141">
         <v>17</v>
       </c>
       <c r="E141" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142">
         <v>140</v>
@@ -4718,51 +4718,51 @@
     <row r="144" spans="1:6">
       <c r="A144">
         <v>140</v>
       </c>
       <c r="C144" t="s">
         <v>219</v>
       </c>
       <c r="D144">
         <v>18</v>
       </c>
       <c r="E144" t="s">
         <v>48</v>
       </c>
       <c r="F144" t="s">
         <v>175</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145">
         <v>143</v>
       </c>
       <c r="C145" t="s">
         <v>220</v>
       </c>
       <c r="D145">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E145" t="s">
         <v>95</v>
       </c>
       <c r="F145" t="s">
         <v>194</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146">
         <v>143</v>
       </c>
       <c r="C146" t="s">
         <v>221</v>
       </c>
       <c r="D146">
         <v>19</v>
       </c>
       <c r="E146" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147">
         <v>145</v>
@@ -4797,85 +4797,85 @@
         <v>88</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149">
         <v>147</v>
       </c>
       <c r="C149" t="s">
         <v>224</v>
       </c>
       <c r="D149">
         <v>17</v>
       </c>
       <c r="E149" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="150" spans="1:6">
       <c r="A150">
         <v>148</v>
       </c>
       <c r="C150" t="s">
         <v>225</v>
       </c>
       <c r="D150">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E150" t="s">
         <v>17</v>
       </c>
       <c r="F150" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="151" spans="1:6">
       <c r="A151">
         <v>149</v>
       </c>
       <c r="C151" t="s">
         <v>226</v>
       </c>
       <c r="D151">
         <v>18</v>
       </c>
       <c r="E151" t="s">
         <v>35</v>
       </c>
       <c r="F151" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152">
         <v>150</v>
       </c>
       <c r="C152" t="s">
         <v>227</v>
       </c>
       <c r="D152">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E152" t="s">
         <v>15</v>
       </c>
       <c r="F152" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153">
         <v>151</v>
       </c>
       <c r="C153" t="s">
         <v>228</v>
       </c>
       <c r="D153">
         <v>19</v>
       </c>
       <c r="E153" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154">
         <v>152</v>
@@ -4941,51 +4941,51 @@
     <row r="158" spans="1:6">
       <c r="A158">
         <v>155</v>
       </c>
       <c r="C158" t="s">
         <v>234</v>
       </c>
       <c r="D158">
         <v>17</v>
       </c>
       <c r="E158" t="s">
         <v>15</v>
       </c>
       <c r="F158" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159">
         <v>157</v>
       </c>
       <c r="C159" t="s">
         <v>236</v>
       </c>
       <c r="D159">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E159" t="s">
         <v>25</v>
       </c>
       <c r="F159" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160">
         <v>158</v>
       </c>
       <c r="C160" t="s">
         <v>237</v>
       </c>
       <c r="D160">
         <v>18</v>
       </c>
       <c r="E160" t="s">
         <v>156</v>
       </c>
       <c r="F160" t="s">
         <v>238</v>
       </c>
     </row>
@@ -5166,51 +5166,51 @@
       </c>
       <c r="C6" t="s">
         <v>247</v>
       </c>
       <c r="D6">
         <v>19</v>
       </c>
       <c r="E6" t="s">
         <v>61</v>
       </c>
       <c r="F6" t="s">
         <v>248</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7">
         <v>14.0</v>
       </c>
       <c r="C7" t="s">
         <v>249</v>
       </c>
       <c r="D7">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E7" t="s">
         <v>48</v>
       </c>
       <c r="F7" t="s">
         <v>175</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
         <v>14.0</v>
       </c>
       <c r="C8" t="s">
         <v>250</v>
       </c>
       <c r="D8">
         <v>18</v>
       </c>
       <c r="E8" t="s">
         <v>61</v>
       </c>
       <c r="F8" t="s">
@@ -5226,71 +5226,71 @@
       </c>
       <c r="C9" t="s">
         <v>251</v>
       </c>
       <c r="D9">
         <v>23</v>
       </c>
       <c r="E9" t="s">
         <v>17</v>
       </c>
       <c r="F9" t="s">
         <v>252</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>8.0</v>
       </c>
       <c r="C10" t="s">
         <v>253</v>
       </c>
       <c r="D10">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E10" t="s">
         <v>17</v>
       </c>
       <c r="F10" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11">
         <v>8.0</v>
       </c>
       <c r="C11" t="s">
         <v>254</v>
       </c>
       <c r="D11">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E11" t="s">
         <v>15</v>
       </c>
       <c r="F11" t="s">
         <v>255</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>10</v>
       </c>
       <c r="B12">
         <v>8.0</v>
       </c>
       <c r="C12" t="s">
         <v>256</v>
       </c>
       <c r="D12">
         <v>18</v>
       </c>
       <c r="E12" t="s">
         <v>10</v>
       </c>
       <c r="F12" t="s">
@@ -5346,51 +5346,51 @@
       </c>
       <c r="C15" t="s">
         <v>259</v>
       </c>
       <c r="D15">
         <v>20</v>
       </c>
       <c r="E15" t="s">
         <v>10</v>
       </c>
       <c r="F15" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16">
         <v>8.0</v>
       </c>
       <c r="C16" t="s">
         <v>260</v>
       </c>
       <c r="D16">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E16" t="s">
         <v>7</v>
       </c>
       <c r="F16" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17">
         <v>8.0</v>
       </c>
       <c r="C17" t="s">
         <v>261</v>
       </c>
       <c r="D17">
         <v>19</v>
       </c>
       <c r="E17" t="s">
         <v>25</v>
       </c>
       <c r="F17" t="s">
@@ -5646,51 +5646,51 @@
       </c>
       <c r="C30" t="s">
         <v>280</v>
       </c>
       <c r="D30">
         <v>19</v>
       </c>
       <c r="E30" t="s">
         <v>15</v>
       </c>
       <c r="F30" t="s">
         <v>211</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31">
         <v>4.0</v>
       </c>
       <c r="C31" t="s">
         <v>281</v>
       </c>
       <c r="D31">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E31" t="s">
         <v>17</v>
       </c>
       <c r="F31" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32">
         <v>4.0</v>
       </c>
       <c r="C32" t="s">
         <v>282</v>
       </c>
       <c r="D32">
         <v>23</v>
       </c>
       <c r="E32" t="s">
         <v>15</v>
       </c>
       <c r="F32" t="s">
@@ -5866,51 +5866,51 @@
       </c>
       <c r="C41" t="s">
         <v>294</v>
       </c>
       <c r="D41">
         <v>19</v>
       </c>
       <c r="E41" t="s">
         <v>10</v>
       </c>
       <c r="F41" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42">
         <v>2.0</v>
       </c>
       <c r="C42" t="s">
         <v>295</v>
       </c>
       <c r="D42">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E42" t="s">
         <v>61</v>
       </c>
       <c r="F42" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43">
         <v>2.0</v>
       </c>
       <c r="C43" t="s">
         <v>297</v>
       </c>
       <c r="D43">
         <v>19</v>
       </c>
       <c r="E43" t="s">
         <v>25</v>
       </c>
       <c r="F43" t="s">
@@ -6083,51 +6083,51 @@
       </c>
       <c r="C52" t="s">
         <v>310</v>
       </c>
       <c r="D52">
         <v>20</v>
       </c>
       <c r="E52" t="s">
         <v>61</v>
       </c>
       <c r="F52" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="B53">
         <v>2.0</v>
       </c>
       <c r="C53" t="s">
         <v>312</v>
       </c>
       <c r="D53">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E53" t="s">
         <v>7</v>
       </c>
       <c r="F53" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="B54">
         <v>2.0</v>
       </c>
       <c r="C54" t="s">
         <v>313</v>
       </c>
       <c r="D54">
         <v>18</v>
       </c>
       <c r="E54" t="s">
         <v>25</v>
       </c>
       <c r="F54" t="s">
@@ -6263,68 +6263,68 @@
       </c>
       <c r="C61" t="s">
         <v>323</v>
       </c>
       <c r="D61">
         <v>18</v>
       </c>
       <c r="E61" t="s">
         <v>35</v>
       </c>
       <c r="F61" t="s">
         <v>318</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="B62">
         <v>2.0</v>
       </c>
       <c r="C62" t="s">
         <v>324</v>
       </c>
       <c r="D62">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E62" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="B63">
         <v>2.0</v>
       </c>
       <c r="C63" t="s">
         <v>325</v>
       </c>
       <c r="D63">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E63" t="s">
         <v>7</v>
       </c>
       <c r="F63" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="B64">
         <v>2.0</v>
       </c>
       <c r="C64" t="s">
         <v>326</v>
       </c>
       <c r="D64">
         <v>19</v>
       </c>
       <c r="E64" t="s">
         <v>25</v>
       </c>
       <c r="F64" t="s">
@@ -6617,71 +6617,71 @@
       </c>
       <c r="C79" t="s">
         <v>347</v>
       </c>
       <c r="D79">
         <v>19</v>
       </c>
       <c r="E79" t="s">
         <v>106</v>
       </c>
       <c r="F79" t="s">
         <v>348</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>79</v>
       </c>
       <c r="B80">
         <v>1.0</v>
       </c>
       <c r="C80" t="s">
         <v>349</v>
       </c>
       <c r="D80">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E80" t="s">
         <v>10</v>
       </c>
       <c r="F80" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>80</v>
       </c>
       <c r="B81">
         <v>1.0</v>
       </c>
       <c r="C81" t="s">
         <v>350</v>
       </c>
       <c r="D81">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E81" t="s">
         <v>15</v>
       </c>
       <c r="F81" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82">
         <v>81</v>
       </c>
       <c r="B82">
         <v>1.0</v>
       </c>
       <c r="C82" t="s">
         <v>351</v>
       </c>
       <c r="D82">
         <v>21</v>
       </c>
       <c r="E82" t="s">
         <v>7</v>
       </c>
       <c r="F82" t="s">
@@ -6854,51 +6854,51 @@
       </c>
       <c r="C91" t="s">
         <v>362</v>
       </c>
       <c r="D91">
         <v>17</v>
       </c>
       <c r="E91" t="s">
         <v>7</v>
       </c>
       <c r="F91" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92">
         <v>91</v>
       </c>
       <c r="B92">
         <v>1.0</v>
       </c>
       <c r="C92" t="s">
         <v>363</v>
       </c>
       <c r="D92">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E92" t="s">
         <v>15</v>
       </c>
       <c r="F92" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93">
         <v>92</v>
       </c>
       <c r="B93">
         <v>1.0</v>
       </c>
       <c r="C93" t="s">
         <v>364</v>
       </c>
       <c r="D93">
         <v>23</v>
       </c>
       <c r="E93" t="s">
         <v>15</v>
       </c>
       <c r="F93" t="s">
@@ -7191,51 +7191,51 @@
       </c>
       <c r="B108">
         <v>1.0</v>
       </c>
       <c r="C108" t="s">
         <v>381</v>
       </c>
       <c r="D108">
         <v>20</v>
       </c>
       <c r="E108" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109">
         <v>108</v>
       </c>
       <c r="B109">
         <v>1.0</v>
       </c>
       <c r="C109" t="s">
         <v>382</v>
       </c>
       <c r="D109">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E109" t="s">
         <v>61</v>
       </c>
       <c r="F109" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110">
         <v>109</v>
       </c>
       <c r="B110">
         <v>1.0</v>
       </c>
       <c r="C110" t="s">
         <v>384</v>
       </c>
       <c r="D110">
         <v>19</v>
       </c>
       <c r="E110" t="s">
         <v>15</v>
       </c>
       <c r="F110" t="s">
@@ -7331,51 +7331,51 @@
       </c>
       <c r="C115" t="s">
         <v>391</v>
       </c>
       <c r="D115">
         <v>19</v>
       </c>
       <c r="E115" t="s">
         <v>10</v>
       </c>
       <c r="F115" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116">
         <v>115</v>
       </c>
       <c r="B116">
         <v>1.0</v>
       </c>
       <c r="C116" t="s">
         <v>392</v>
       </c>
       <c r="D116">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E116" t="s">
         <v>15</v>
       </c>
       <c r="F116" t="s">
         <v>211</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117">
         <v>115</v>
       </c>
       <c r="B117">
         <v>1.0</v>
       </c>
       <c r="C117" t="s">
         <v>393</v>
       </c>
       <c r="D117">
         <v>20</v>
       </c>
       <c r="E117" t="s">
         <v>17</v>
       </c>
       <c r="F117" t="s">
@@ -7803,51 +7803,51 @@
     <row r="141" spans="1:6">
       <c r="A141">
         <v>139</v>
       </c>
       <c r="C141" t="s">
         <v>421</v>
       </c>
       <c r="D141">
         <v>19</v>
       </c>
       <c r="E141" t="s">
         <v>17</v>
       </c>
       <c r="F141" t="s">
         <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142">
         <v>141</v>
       </c>
       <c r="C142" t="s">
         <v>422</v>
       </c>
       <c r="D142">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E142" t="s">
         <v>15</v>
       </c>
       <c r="F142" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143">
         <v>142</v>
       </c>
       <c r="C143" t="s">
         <v>423</v>
       </c>
       <c r="D143">
         <v>18</v>
       </c>
       <c r="E143" t="s">
         <v>106</v>
       </c>
       <c r="F143" t="s">
         <v>424</v>
       </c>
     </row>
@@ -8352,51 +8352,51 @@
     <row r="174" spans="1:6">
       <c r="A174">
         <v>173</v>
       </c>
       <c r="C174" t="s">
         <v>464</v>
       </c>
       <c r="D174">
         <v>16</v>
       </c>
       <c r="E174" t="s">
         <v>95</v>
       </c>
       <c r="F174" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="175" spans="1:6">
       <c r="A175">
         <v>173</v>
       </c>
       <c r="C175" t="s">
         <v>465</v>
       </c>
       <c r="D175">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E175" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="176" spans="1:6">
       <c r="A176">
         <v>175</v>
       </c>
       <c r="C176" t="s">
         <v>466</v>
       </c>
       <c r="D176">
         <v>19</v>
       </c>
       <c r="E176" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="177" spans="1:6">
       <c r="A177">
         <v>176</v>
       </c>
       <c r="C177" t="s">
         <v>467</v>
@@ -8544,51 +8544,51 @@
     <row r="186" spans="1:6">
       <c r="A186">
         <v>185</v>
       </c>
       <c r="C186" t="s">
         <v>476</v>
       </c>
       <c r="D186">
         <v>21</v>
       </c>
       <c r="E186" t="s">
         <v>328</v>
       </c>
       <c r="F186" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="187" spans="1:6">
       <c r="A187">
         <v>186</v>
       </c>
       <c r="C187" t="s">
         <v>477</v>
       </c>
       <c r="D187">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E187" t="s">
         <v>15</v>
       </c>
       <c r="F187" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="188" spans="1:6">
       <c r="A188">
         <v>186</v>
       </c>
       <c r="C188" t="s">
         <v>478</v>
       </c>
       <c r="D188">
         <v>19</v>
       </c>
       <c r="E188" t="s">
         <v>61</v>
       </c>
       <c r="F188" t="s">
         <v>271</v>
       </c>
     </row>
@@ -8629,51 +8629,51 @@
     <row r="191" spans="1:6">
       <c r="A191">
         <v>188</v>
       </c>
       <c r="C191" t="s">
         <v>481</v>
       </c>
       <c r="D191">
         <v>19</v>
       </c>
       <c r="E191" t="s">
         <v>15</v>
       </c>
       <c r="F191" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="192" spans="1:6">
       <c r="A192">
         <v>191</v>
       </c>
       <c r="C192" t="s">
         <v>482</v>
       </c>
       <c r="D192">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E192" t="s">
         <v>15</v>
       </c>
       <c r="F192" t="s">
         <v>483</v>
       </c>
     </row>
     <row r="193" spans="1:6">
       <c r="A193">
         <v>192</v>
       </c>
       <c r="C193" t="s">
         <v>484</v>
       </c>
       <c r="D193">
         <v>17</v>
       </c>
       <c r="E193" t="s">
         <v>328</v>
       </c>
       <c r="F193" t="s">
         <v>485</v>
       </c>
     </row>
@@ -8799,68 +8799,68 @@
     <row r="201" spans="1:6">
       <c r="A201">
         <v>200</v>
       </c>
       <c r="C201" t="s">
         <v>493</v>
       </c>
       <c r="D201">
         <v>17</v>
       </c>
       <c r="E201" t="s">
         <v>328</v>
       </c>
       <c r="F201" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="202" spans="1:6">
       <c r="A202">
         <v>200</v>
       </c>
       <c r="C202" t="s">
         <v>494</v>
       </c>
       <c r="D202">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E202" t="s">
         <v>15</v>
       </c>
       <c r="F202" t="s">
         <v>495</v>
       </c>
     </row>
     <row r="203" spans="1:6">
       <c r="A203">
         <v>202</v>
       </c>
       <c r="C203" t="s">
         <v>496</v>
       </c>
       <c r="D203">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E203" t="s">
         <v>15</v>
       </c>
       <c r="F203" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="204" spans="1:6">
       <c r="A204">
         <v>203</v>
       </c>
       <c r="C204" t="s">
         <v>498</v>
       </c>
       <c r="D204">
         <v>21</v>
       </c>
       <c r="E204" t="s">
         <v>15</v>
       </c>
       <c r="F204" t="s">
         <v>283</v>
       </c>
     </row>
@@ -8898,68 +8898,68 @@
         <v>501</v>
       </c>
     </row>
     <row r="207" spans="1:6">
       <c r="A207">
         <v>205</v>
       </c>
       <c r="C207" t="s">
         <v>502</v>
       </c>
       <c r="D207">
         <v>22</v>
       </c>
       <c r="E207" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="208" spans="1:6">
       <c r="A208">
         <v>207</v>
       </c>
       <c r="C208" t="s">
         <v>504</v>
       </c>
       <c r="D208">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E208" t="s">
         <v>25</v>
       </c>
       <c r="F208" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="209" spans="1:6">
       <c r="A209">
         <v>208</v>
       </c>
       <c r="C209" t="s">
         <v>505</v>
       </c>
       <c r="D209">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E209" t="s">
         <v>48</v>
       </c>
       <c r="F209" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="210" spans="1:6">
       <c r="A210">
         <v>208</v>
       </c>
       <c r="C210" t="s">
         <v>506</v>
       </c>
       <c r="D210">
         <v>18</v>
       </c>
       <c r="E210" t="s">
         <v>15</v>
       </c>
       <c r="F210" t="s">
         <v>507</v>
       </c>
     </row>
@@ -9051,68 +9051,68 @@
     <row r="216" spans="1:6">
       <c r="A216">
         <v>215</v>
       </c>
       <c r="C216" t="s">
         <v>513</v>
       </c>
       <c r="D216">
         <v>19</v>
       </c>
       <c r="E216" t="s">
         <v>15</v>
       </c>
       <c r="F216" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="217" spans="1:6">
       <c r="A217">
         <v>216</v>
       </c>
       <c r="C217" t="s">
         <v>514</v>
       </c>
       <c r="D217">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E217" t="s">
         <v>25</v>
       </c>
       <c r="F217" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="218" spans="1:6">
       <c r="A218">
         <v>216</v>
       </c>
       <c r="C218" t="s">
         <v>515</v>
       </c>
       <c r="D218">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E218" t="s">
         <v>15</v>
       </c>
       <c r="F218" t="s">
         <v>45</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>