--- v2 (2026-08-30)
+++ v3 (2026-10-15)
@@ -1260,51 +1260,51 @@
       </c>
       <c r="C17" t="s">
         <v>32</v>
       </c>
       <c r="D17">
         <v>21</v>
       </c>
       <c r="E17" t="s">
         <v>10</v>
       </c>
       <c r="F17" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>14</v>
       </c>
       <c r="B18">
         <v>8.0</v>
       </c>
       <c r="C18" t="s">
         <v>33</v>
       </c>
       <c r="D18">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E18" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>15</v>
       </c>
       <c r="B19">
         <v>8.0</v>
       </c>
       <c r="C19" t="s">
         <v>34</v>
       </c>
       <c r="D19">
         <v>17</v>
       </c>
       <c r="E19" t="s">
         <v>35</v>
       </c>
       <c r="F19" t="s">
         <v>36</v>
       </c>
     </row>
@@ -1354,51 +1354,51 @@
       </c>
       <c r="C22" t="s">
         <v>39</v>
       </c>
       <c r="D22">
         <v>18</v>
       </c>
       <c r="E22" t="s">
         <v>10</v>
       </c>
       <c r="F22" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>19</v>
       </c>
       <c r="B23">
         <v>4.0</v>
       </c>
       <c r="C23" t="s">
         <v>40</v>
       </c>
       <c r="D23">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E23" t="s">
         <v>41</v>
       </c>
       <c r="F23" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>20</v>
       </c>
       <c r="B24">
         <v>4.0</v>
       </c>
       <c r="C24" t="s">
         <v>43</v>
       </c>
       <c r="D24">
         <v>17</v>
       </c>
       <c r="E24" t="s">
         <v>10</v>
       </c>
       <c r="F24" t="s">
@@ -1431,131 +1431,131 @@
       </c>
       <c r="C26" t="s">
         <v>45</v>
       </c>
       <c r="D26">
         <v>19</v>
       </c>
       <c r="E26" t="s">
         <v>10</v>
       </c>
       <c r="F26" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>23</v>
       </c>
       <c r="B27">
         <v>4.0</v>
       </c>
       <c r="C27" t="s">
         <v>46</v>
       </c>
       <c r="D27">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E27" t="s">
         <v>10</v>
       </c>
       <c r="F27" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>24</v>
       </c>
       <c r="B28">
         <v>4.0</v>
       </c>
       <c r="C28" t="s">
         <v>47</v>
       </c>
       <c r="D28">
         <v>18</v>
       </c>
       <c r="E28" t="s">
         <v>10</v>
       </c>
       <c r="F28" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>25</v>
       </c>
       <c r="B29">
         <v>4.0</v>
       </c>
       <c r="C29" t="s">
         <v>48</v>
       </c>
       <c r="D29">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E29" t="s">
         <v>17</v>
       </c>
       <c r="F29" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>26</v>
       </c>
       <c r="B30">
         <v>4.0</v>
       </c>
       <c r="C30" t="s">
         <v>50</v>
       </c>
       <c r="D30">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E30" t="s">
         <v>10</v>
       </c>
       <c r="F30" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>27</v>
       </c>
       <c r="B31">
         <v>4.0</v>
       </c>
       <c r="C31" t="s">
         <v>51</v>
       </c>
       <c r="D31">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E31" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>28</v>
       </c>
       <c r="B32">
         <v>4.0</v>
       </c>
       <c r="C32" t="s">
         <v>52</v>
       </c>
       <c r="D32">
         <v>16</v>
       </c>
       <c r="E32" t="s">
         <v>10</v>
       </c>
       <c r="F32" t="s">
         <v>53</v>
       </c>
     </row>
@@ -1602,51 +1602,51 @@
       </c>
       <c r="B35">
         <v>4.0</v>
       </c>
       <c r="C35" t="s">
         <v>56</v>
       </c>
       <c r="D35">
         <v>18</v>
       </c>
       <c r="E35" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>32</v>
       </c>
       <c r="B36">
         <v>4.0</v>
       </c>
       <c r="C36" t="s">
         <v>57</v>
       </c>
       <c r="D36">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E36" t="s">
         <v>10</v>
       </c>
       <c r="F36" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>33</v>
       </c>
       <c r="B37">
         <v>2.0</v>
       </c>
       <c r="C37" t="s">
         <v>58</v>
       </c>
       <c r="D37">
         <v>18</v>
       </c>
       <c r="E37" t="s">
         <v>10</v>
       </c>
       <c r="F37" t="s">
@@ -1776,102 +1776,102 @@
     <row r="44" spans="1:6">
       <c r="A44">
         <v>40</v>
       </c>
       <c r="C44" t="s">
         <v>68</v>
       </c>
       <c r="D44">
         <v>21</v>
       </c>
       <c r="E44" t="s">
         <v>10</v>
       </c>
       <c r="F44" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>41</v>
       </c>
       <c r="C45" t="s">
         <v>69</v>
       </c>
       <c r="D45">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E45" t="s">
         <v>10</v>
       </c>
       <c r="F45" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>42</v>
       </c>
       <c r="C46" t="s">
         <v>70</v>
       </c>
       <c r="D46">
         <v>20</v>
       </c>
       <c r="E46" t="s">
         <v>24</v>
       </c>
       <c r="F46" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>43</v>
       </c>
       <c r="C47" t="s">
         <v>71</v>
       </c>
       <c r="D47">
         <v>16</v>
       </c>
       <c r="E47" t="s">
         <v>10</v>
       </c>
       <c r="F47" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>44</v>
       </c>
       <c r="C48" t="s">
         <v>72</v>
       </c>
       <c r="D48">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E48" t="s">
         <v>10</v>
       </c>
       <c r="F48" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>45</v>
       </c>
       <c r="C49" t="s">
         <v>73</v>
       </c>
       <c r="D49">
         <v>20</v>
       </c>
       <c r="E49" t="s">
         <v>10</v>
       </c>
       <c r="F49" t="s">
         <v>30</v>
       </c>
     </row>
@@ -2117,51 +2117,51 @@
       </c>
       <c r="B11">
         <v>8.0</v>
       </c>
       <c r="C11" t="s">
         <v>85</v>
       </c>
       <c r="D11">
         <v>21</v>
       </c>
       <c r="E11" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12">
         <v>8.0</v>
       </c>
       <c r="C12" t="s">
         <v>86</v>
       </c>
       <c r="D12">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E12" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>8.0</v>
       </c>
       <c r="C13" t="s">
         <v>87</v>
       </c>
       <c r="D13">
         <v>23</v>
       </c>
       <c r="E13" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
@@ -2664,88 +2664,88 @@
       </c>
       <c r="C40" t="s">
         <v>121</v>
       </c>
       <c r="D40">
         <v>17</v>
       </c>
       <c r="E40" t="s">
         <v>106</v>
       </c>
       <c r="F40" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41">
         <v>2.0</v>
       </c>
       <c r="C41" t="s">
         <v>123</v>
       </c>
       <c r="D41">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E41" t="s">
         <v>7</v>
       </c>
       <c r="F41" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42">
         <v>2.0</v>
       </c>
       <c r="C42" t="s">
         <v>125</v>
       </c>
       <c r="D42">
         <v>18</v>
       </c>
       <c r="E42" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43">
         <v>2.0</v>
       </c>
       <c r="C43" t="s">
         <v>126</v>
       </c>
       <c r="D43">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E43" t="s">
         <v>24</v>
       </c>
       <c r="F43" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44">
         <v>2.0</v>
       </c>
       <c r="C44" t="s">
         <v>128</v>
       </c>
       <c r="D44">
         <v>23</v>
       </c>
       <c r="E44" t="s">
         <v>17</v>
       </c>
       <c r="F44" t="s">
@@ -2818,51 +2818,51 @@
       </c>
       <c r="C48" t="s">
         <v>132</v>
       </c>
       <c r="D48">
         <v>18</v>
       </c>
       <c r="E48" t="s">
         <v>90</v>
       </c>
       <c r="F48" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="B49">
         <v>2.0</v>
       </c>
       <c r="C49" t="s">
         <v>133</v>
       </c>
       <c r="D49">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E49" t="s">
         <v>115</v>
       </c>
       <c r="F49" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50">
         <v>2.0</v>
       </c>
       <c r="C50" t="s">
         <v>135</v>
       </c>
       <c r="D50">
         <v>22</v>
       </c>
       <c r="E50" t="s">
         <v>10</v>
       </c>
       <c r="F50" t="s">
@@ -2995,51 +2995,51 @@
       </c>
       <c r="C57" t="s">
         <v>144</v>
       </c>
       <c r="D57">
         <v>19</v>
       </c>
       <c r="E57" t="s">
         <v>10</v>
       </c>
       <c r="F57" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="B58">
         <v>2.0</v>
       </c>
       <c r="C58" t="s">
         <v>145</v>
       </c>
       <c r="D58">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E58" t="s">
         <v>10</v>
       </c>
       <c r="F58" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="B59">
         <v>2.0</v>
       </c>
       <c r="C59" t="s">
         <v>146</v>
       </c>
       <c r="D59">
         <v>18</v>
       </c>
       <c r="E59" t="s">
         <v>10</v>
       </c>
       <c r="F59" t="s">
@@ -3180,51 +3180,51 @@
         <v>75</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="C67" t="s">
         <v>158</v>
       </c>
       <c r="D67">
         <v>19</v>
       </c>
       <c r="E67" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>66</v>
       </c>
       <c r="C68" t="s">
         <v>159</v>
       </c>
       <c r="D68">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E68" t="s">
         <v>10</v>
       </c>
       <c r="F68" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>68</v>
       </c>
       <c r="C69" t="s">
         <v>160</v>
       </c>
       <c r="D69">
         <v>18</v>
       </c>
       <c r="E69" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>69</v>
@@ -3347,102 +3347,102 @@
     <row r="77" spans="1:6">
       <c r="A77">
         <v>76</v>
       </c>
       <c r="C77" t="s">
         <v>171</v>
       </c>
       <c r="D77">
         <v>19</v>
       </c>
       <c r="E77" t="s">
         <v>17</v>
       </c>
       <c r="F77" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>77</v>
       </c>
       <c r="C78" t="s">
         <v>172</v>
       </c>
       <c r="D78">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E78" t="s">
         <v>17</v>
       </c>
       <c r="F78" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>78</v>
       </c>
       <c r="C79" t="s">
         <v>173</v>
       </c>
       <c r="D79">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E79" t="s">
         <v>90</v>
       </c>
       <c r="F79" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>79</v>
       </c>
       <c r="C80" t="s">
         <v>174</v>
       </c>
       <c r="D80">
         <v>20</v>
       </c>
       <c r="E80" t="s">
         <v>17</v>
       </c>
       <c r="F80" t="s">
         <v>175</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>79</v>
       </c>
       <c r="C81" t="s">
         <v>176</v>
       </c>
       <c r="D81">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E81" t="s">
         <v>115</v>
       </c>
       <c r="F81" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82">
         <v>81</v>
       </c>
       <c r="C82" t="s">
         <v>177</v>
       </c>
       <c r="D82">
         <v>22</v>
       </c>
       <c r="E82" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83">
         <v>82</v>