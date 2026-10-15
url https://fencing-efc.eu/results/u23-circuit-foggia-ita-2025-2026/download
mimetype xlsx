--- v2 (2026-08-30)
+++ v3 (2026-10-15)
@@ -1185,68 +1185,68 @@
       </c>
       <c r="B23">
         <v>4.0</v>
       </c>
       <c r="C23" t="s">
         <v>29</v>
       </c>
       <c r="D23">
         <v>19</v>
       </c>
       <c r="E23" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24">
         <v>4.0</v>
       </c>
       <c r="C24" t="s">
         <v>30</v>
       </c>
       <c r="D24">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E24" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25">
         <v>4.0</v>
       </c>
       <c r="C25" t="s">
         <v>31</v>
       </c>
       <c r="D25">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E25" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26">
         <v>4.0</v>
       </c>
       <c r="C26" t="s">
         <v>32</v>
       </c>
       <c r="D26">
         <v>20</v>
       </c>
       <c r="E26" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>26</v>
@@ -1304,51 +1304,51 @@
       </c>
       <c r="B30">
         <v>4.0</v>
       </c>
       <c r="C30" t="s">
         <v>36</v>
       </c>
       <c r="D30">
         <v>17</v>
       </c>
       <c r="E30" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31">
         <v>4.0</v>
       </c>
       <c r="C31" t="s">
         <v>37</v>
       </c>
       <c r="D31">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E31" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32">
         <v>4.0</v>
       </c>
       <c r="C32" t="s">
         <v>38</v>
       </c>
       <c r="D32">
         <v>16</v>
       </c>
       <c r="E32" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>32</v>
@@ -1389,85 +1389,85 @@
       </c>
       <c r="B35">
         <v>2.0</v>
       </c>
       <c r="C35" t="s">
         <v>41</v>
       </c>
       <c r="D35">
         <v>18</v>
       </c>
       <c r="E35" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36">
         <v>2.0</v>
       </c>
       <c r="C36" t="s">
         <v>42</v>
       </c>
       <c r="D36">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E36" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37">
         <v>2.0</v>
       </c>
       <c r="C37" t="s">
         <v>43</v>
       </c>
       <c r="D37">
         <v>16</v>
       </c>
       <c r="E37" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38">
         <v>2.0</v>
       </c>
       <c r="C38" t="s">
         <v>44</v>
       </c>
       <c r="D38">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E38" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39">
         <v>2.0</v>
       </c>
       <c r="C39" t="s">
         <v>45</v>
       </c>
       <c r="D39">
         <v>19</v>
       </c>
       <c r="E39" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>39</v>
@@ -1542,51 +1542,51 @@
       </c>
       <c r="B44">
         <v>2.0</v>
       </c>
       <c r="C44" t="s">
         <v>50</v>
       </c>
       <c r="D44">
         <v>17</v>
       </c>
       <c r="E44" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45">
         <v>2.0</v>
       </c>
       <c r="C45" t="s">
         <v>51</v>
       </c>
       <c r="D45">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E45" t="s">
         <v>7</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -1610,62 +1610,62 @@
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="C2" t="s">
         <v>52</v>
       </c>
       <c r="D2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E2" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="C3" t="s">
         <v>54</v>
       </c>
       <c r="D3">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E3" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="C4" t="s">
         <v>55</v>
       </c>
       <c r="D4">
         <v>17</v>
       </c>
       <c r="E4" t="s">
         <v>56</v>
       </c>
       <c r="F4" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="C5" t="s">
         <v>58</v>
       </c>
       <c r="D5">
         <v>17</v>
@@ -1804,51 +1804,51 @@
       </c>
       <c r="B14">
         <v>14.0</v>
       </c>
       <c r="C14" t="s">
         <v>68</v>
       </c>
       <c r="D14">
         <v>19</v>
       </c>
       <c r="E14" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>8</v>
       </c>
       <c r="B15">
         <v>14.0</v>
       </c>
       <c r="C15" t="s">
         <v>69</v>
       </c>
       <c r="D15">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E15" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>9</v>
       </c>
       <c r="B16">
         <v>8.0</v>
       </c>
       <c r="C16" t="s">
         <v>70</v>
       </c>
       <c r="D16">
         <v>19</v>
       </c>
       <c r="E16" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>10</v>
@@ -1906,51 +1906,51 @@
       </c>
       <c r="B20">
         <v>8.0</v>
       </c>
       <c r="C20" t="s">
         <v>74</v>
       </c>
       <c r="D20">
         <v>18</v>
       </c>
       <c r="E20" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>14</v>
       </c>
       <c r="B21">
         <v>8.0</v>
       </c>
       <c r="C21" t="s">
         <v>75</v>
       </c>
       <c r="D21">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E21" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>15</v>
       </c>
       <c r="B22">
         <v>8.0</v>
       </c>
       <c r="C22" t="s">
         <v>76</v>
       </c>
       <c r="D22">
         <v>18</v>
       </c>
       <c r="E22" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>16</v>
@@ -2198,51 +2198,51 @@
       </c>
       <c r="B37">
         <v>4.0</v>
       </c>
       <c r="C37" t="s">
         <v>93</v>
       </c>
       <c r="D37">
         <v>20</v>
       </c>
       <c r="E37" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>31</v>
       </c>
       <c r="B38">
         <v>4.0</v>
       </c>
       <c r="C38" t="s">
         <v>94</v>
       </c>
       <c r="D38">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E38" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>32</v>
       </c>
       <c r="B39">
         <v>4.0</v>
       </c>
       <c r="C39" t="s">
         <v>95</v>
       </c>
       <c r="D39">
         <v>18</v>
       </c>
       <c r="E39" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>33</v>
@@ -2405,51 +2405,51 @@
       </c>
       <c r="B49">
         <v>2.0</v>
       </c>
       <c r="C49" t="s">
         <v>107</v>
       </c>
       <c r="D49">
         <v>19</v>
       </c>
       <c r="E49" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>43</v>
       </c>
       <c r="B50">
         <v>2.0</v>
       </c>
       <c r="C50" t="s">
         <v>108</v>
       </c>
       <c r="D50">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E50" t="s">
         <v>7</v>
       </c>
       <c r="F50" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>44</v>
       </c>
       <c r="B51">
         <v>2.0</v>
       </c>
       <c r="C51" t="s">
         <v>110</v>
       </c>
       <c r="D51">
         <v>18</v>
       </c>
       <c r="E51" t="s">
         <v>7</v>
       </c>
     </row>
@@ -2476,51 +2476,51 @@
       </c>
       <c r="B53">
         <v>2.0</v>
       </c>
       <c r="C53" t="s">
         <v>112</v>
       </c>
       <c r="D53">
         <v>20</v>
       </c>
       <c r="E53" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>47</v>
       </c>
       <c r="B54">
         <v>2.0</v>
       </c>
       <c r="C54" t="s">
         <v>113</v>
       </c>
       <c r="D54">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E54" t="s">
         <v>56</v>
       </c>
       <c r="F54" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>48</v>
       </c>
       <c r="B55">
         <v>2.0</v>
       </c>
       <c r="C55" t="s">
         <v>114</v>
       </c>
       <c r="D55">
         <v>19</v>
       </c>
       <c r="E55" t="s">
         <v>7</v>
       </c>
     </row>
@@ -2530,102 +2530,102 @@
       </c>
       <c r="B56">
         <v>2.0</v>
       </c>
       <c r="C56" t="s">
         <v>115</v>
       </c>
       <c r="D56">
         <v>18</v>
       </c>
       <c r="E56" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>50</v>
       </c>
       <c r="B57">
         <v>2.0</v>
       </c>
       <c r="C57" t="s">
         <v>116</v>
       </c>
       <c r="D57">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E57" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>51</v>
       </c>
       <c r="B58">
         <v>2.0</v>
       </c>
       <c r="C58" t="s">
         <v>117</v>
       </c>
       <c r="D58">
         <v>17</v>
       </c>
       <c r="E58" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>52</v>
       </c>
       <c r="B59">
         <v>2.0</v>
       </c>
       <c r="C59" t="s">
         <v>118</v>
       </c>
       <c r="D59">
         <v>19</v>
       </c>
       <c r="E59" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>53</v>
       </c>
       <c r="B60">
         <v>2.0</v>
       </c>
       <c r="C60" t="s">
         <v>119</v>
       </c>
       <c r="D60">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E60" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>54</v>
       </c>
       <c r="B61">
         <v>2.0</v>
       </c>
       <c r="C61" t="s">
         <v>120</v>
       </c>
       <c r="D61">
         <v>22</v>
       </c>
       <c r="E61" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>55</v>
@@ -2652,51 +2652,51 @@
       </c>
       <c r="B63">
         <v>2.0</v>
       </c>
       <c r="C63" t="s">
         <v>123</v>
       </c>
       <c r="D63">
         <v>19</v>
       </c>
       <c r="E63" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>57</v>
       </c>
       <c r="B64">
         <v>2.0</v>
       </c>
       <c r="C64" t="s">
         <v>124</v>
       </c>
       <c r="D64">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E64" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>58</v>
       </c>
       <c r="B65">
         <v>2.0</v>
       </c>
       <c r="C65" t="s">
         <v>125</v>
       </c>
       <c r="D65">
         <v>19</v>
       </c>
       <c r="E65" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>59</v>
@@ -2737,51 +2737,51 @@
       </c>
       <c r="B68">
         <v>2.0</v>
       </c>
       <c r="C68" t="s">
         <v>128</v>
       </c>
       <c r="D68">
         <v>16</v>
       </c>
       <c r="E68" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>62</v>
       </c>
       <c r="B69">
         <v>2.0</v>
       </c>
       <c r="C69" t="s">
         <v>129</v>
       </c>
       <c r="D69">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E69" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>63</v>
       </c>
       <c r="B70">
         <v>2.0</v>
       </c>
       <c r="C70" t="s">
         <v>130</v>
       </c>
       <c r="D70">
         <v>17</v>
       </c>
       <c r="E70" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>64</v>