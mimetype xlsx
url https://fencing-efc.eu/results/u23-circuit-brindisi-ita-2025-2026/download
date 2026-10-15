--- v2 (2026-08-30)
+++ v3 (2026-10-15)
@@ -1150,51 +1150,51 @@
       </c>
       <c r="C4" t="s">
         <v>11</v>
       </c>
       <c r="D4">
         <v>22</v>
       </c>
       <c r="E4" t="s">
         <v>7</v>
       </c>
       <c r="F4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>20.0</v>
       </c>
       <c r="C5" t="s">
         <v>13</v>
       </c>
       <c r="D5">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E5" t="s">
         <v>7</v>
       </c>
       <c r="F5" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6">
         <v>14.0</v>
       </c>
       <c r="C6" t="s">
         <v>14</v>
       </c>
       <c r="D6">
         <v>21</v>
       </c>
       <c r="E6" t="s">
         <v>7</v>
       </c>
       <c r="F6" t="s">
@@ -1230,51 +1230,51 @@
       </c>
       <c r="C8" t="s">
         <v>17</v>
       </c>
       <c r="D8">
         <v>20</v>
       </c>
       <c r="E8" t="s">
         <v>7</v>
       </c>
       <c r="F8" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>14.0</v>
       </c>
       <c r="C9" t="s">
         <v>19</v>
       </c>
       <c r="D9">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E9" t="s">
         <v>7</v>
       </c>
       <c r="F9" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>8.0</v>
       </c>
       <c r="C10" t="s">
         <v>21</v>
       </c>
       <c r="D10">
         <v>20</v>
       </c>
       <c r="E10" t="s">
         <v>7</v>
       </c>
       <c r="F10" t="s">
@@ -1310,51 +1310,51 @@
       </c>
       <c r="C12" t="s">
         <v>23</v>
       </c>
       <c r="D12">
         <v>18</v>
       </c>
       <c r="E12" t="s">
         <v>7</v>
       </c>
       <c r="F12" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>8.0</v>
       </c>
       <c r="C13" t="s">
         <v>25</v>
       </c>
       <c r="D13">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E13" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
         <v>8.0</v>
       </c>
       <c r="C14" t="s">
         <v>27</v>
       </c>
       <c r="D14">
         <v>21</v>
       </c>
       <c r="E14" t="s">
         <v>7</v>
       </c>
       <c r="F14" t="s">
         <v>28</v>
       </c>
     </row>
@@ -1367,51 +1367,51 @@
       </c>
       <c r="C15" t="s">
         <v>29</v>
       </c>
       <c r="D15">
         <v>23</v>
       </c>
       <c r="E15" t="s">
         <v>7</v>
       </c>
       <c r="F15" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16">
         <v>8.0</v>
       </c>
       <c r="C16" t="s">
         <v>31</v>
       </c>
       <c r="D16">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E16" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17">
         <v>8.0</v>
       </c>
       <c r="C17" t="s">
         <v>32</v>
       </c>
       <c r="D17">
         <v>19</v>
       </c>
       <c r="E17" t="s">
         <v>7</v>
       </c>
       <c r="F17" t="s">
         <v>33</v>
       </c>
     </row>
@@ -1481,51 +1481,51 @@
       </c>
       <c r="C21" t="s">
         <v>39</v>
       </c>
       <c r="D21">
         <v>22</v>
       </c>
       <c r="E21" t="s">
         <v>7</v>
       </c>
       <c r="F21" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22">
         <v>4.0</v>
       </c>
       <c r="C22" t="s">
         <v>41</v>
       </c>
       <c r="D22">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E22" t="s">
         <v>7</v>
       </c>
       <c r="F22" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23">
         <v>4.0</v>
       </c>
       <c r="C23" t="s">
         <v>42</v>
       </c>
       <c r="D23">
         <v>19</v>
       </c>
       <c r="E23" t="s">
         <v>7</v>
       </c>
       <c r="F23" t="s">
@@ -1752,51 +1752,51 @@
       </c>
       <c r="C35" t="s">
         <v>60</v>
       </c>
       <c r="D35">
         <v>23</v>
       </c>
       <c r="E35" t="s">
         <v>7</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36">
         <v>2.0</v>
       </c>
       <c r="C36" t="s">
         <v>61</v>
       </c>
       <c r="D36">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E36" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37">
         <v>2.0</v>
       </c>
       <c r="C37" t="s">
         <v>63</v>
       </c>
       <c r="D37">
         <v>19</v>
       </c>
       <c r="E37" t="s">
         <v>7</v>
       </c>
       <c r="F37" t="s">
         <v>64</v>
       </c>
     </row>
@@ -1849,51 +1849,51 @@
       </c>
       <c r="C40" t="s">
         <v>68</v>
       </c>
       <c r="D40">
         <v>18</v>
       </c>
       <c r="E40" t="s">
         <v>7</v>
       </c>
       <c r="F40" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41">
         <v>2.0</v>
       </c>
       <c r="C41" t="s">
         <v>70</v>
       </c>
       <c r="D41">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E41" t="s">
         <v>7</v>
       </c>
       <c r="F41" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42">
         <v>2.0</v>
       </c>
       <c r="C42" t="s">
         <v>72</v>
       </c>
       <c r="D42">
         <v>19</v>
       </c>
       <c r="E42" t="s">
         <v>7</v>
       </c>
       <c r="F42" t="s">
@@ -2143,51 +2143,51 @@
       </c>
       <c r="C55" t="s">
         <v>92</v>
       </c>
       <c r="D55">
         <v>21</v>
       </c>
       <c r="E55" t="s">
         <v>7</v>
       </c>
       <c r="F55" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="B56">
         <v>2.0</v>
       </c>
       <c r="C56" t="s">
         <v>93</v>
       </c>
       <c r="D56">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E56" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="B57">
         <v>2.0</v>
       </c>
       <c r="C57" t="s">
         <v>94</v>
       </c>
       <c r="D57">
         <v>20</v>
       </c>
       <c r="E57" t="s">
         <v>7</v>
       </c>
       <c r="F57" t="s">
         <v>95</v>
       </c>
     </row>
@@ -2297,51 +2297,51 @@
       </c>
       <c r="C63" t="s">
         <v>102</v>
       </c>
       <c r="D63">
         <v>21</v>
       </c>
       <c r="E63" t="s">
         <v>7</v>
       </c>
       <c r="F63" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="B64">
         <v>2.0</v>
       </c>
       <c r="C64" t="s">
         <v>104</v>
       </c>
       <c r="D64">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E64" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="B65">
         <v>2.0</v>
       </c>
       <c r="C65" t="s">
         <v>105</v>
       </c>
       <c r="D65">
         <v>20</v>
       </c>
       <c r="E65" t="s">
         <v>7</v>
       </c>
       <c r="F65" t="s">
         <v>38</v>
       </c>
     </row>
@@ -2850,51 +2850,51 @@
       </c>
       <c r="B18">
         <v>8.0</v>
       </c>
       <c r="C18" t="s">
         <v>143</v>
       </c>
       <c r="D18">
         <v>18</v>
       </c>
       <c r="E18" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>17</v>
       </c>
       <c r="B19">
         <v>4.0</v>
       </c>
       <c r="C19" t="s">
         <v>144</v>
       </c>
       <c r="D19">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E19" t="s">
         <v>7</v>
       </c>
       <c r="F19" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>18</v>
       </c>
       <c r="B20">
         <v>4.0</v>
       </c>
       <c r="C20" t="s">
         <v>146</v>
       </c>
       <c r="D20">
         <v>17</v>
       </c>
       <c r="E20" t="s">
         <v>7</v>
       </c>
     </row>
@@ -3101,51 +3101,51 @@
       </c>
       <c r="C31" t="s">
         <v>162</v>
       </c>
       <c r="D31">
         <v>21</v>
       </c>
       <c r="E31" t="s">
         <v>7</v>
       </c>
       <c r="F31" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>30</v>
       </c>
       <c r="B32">
         <v>4.0</v>
       </c>
       <c r="C32" t="s">
         <v>163</v>
       </c>
       <c r="D32">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E32" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>31</v>
       </c>
       <c r="B33">
         <v>4.0</v>
       </c>
       <c r="C33" t="s">
         <v>164</v>
       </c>
       <c r="D33">
         <v>20</v>
       </c>
       <c r="E33" t="s">
         <v>7</v>
       </c>
       <c r="F33" t="s">
         <v>165</v>
       </c>
     </row>
@@ -3486,51 +3486,51 @@
       </c>
       <c r="C51" t="s">
         <v>189</v>
       </c>
       <c r="D51">
         <v>18</v>
       </c>
       <c r="E51" t="s">
         <v>7</v>
       </c>
       <c r="F51" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>50</v>
       </c>
       <c r="B52">
         <v>2.0</v>
       </c>
       <c r="C52" t="s">
         <v>190</v>
       </c>
       <c r="D52">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E52" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>51</v>
       </c>
       <c r="B53">
         <v>2.0</v>
       </c>
       <c r="C53" t="s">
         <v>191</v>
       </c>
       <c r="D53">
         <v>21</v>
       </c>
       <c r="E53" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>52</v>
@@ -3540,51 +3540,51 @@
       </c>
       <c r="C54" t="s">
         <v>192</v>
       </c>
       <c r="D54">
         <v>20</v>
       </c>
       <c r="E54" t="s">
         <v>7</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>53</v>
       </c>
       <c r="B55">
         <v>2.0</v>
       </c>
       <c r="C55" t="s">
         <v>193</v>
       </c>
       <c r="D55">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E55" t="s">
         <v>7</v>
       </c>
       <c r="F55" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>54</v>
       </c>
       <c r="B56">
         <v>2.0</v>
       </c>
       <c r="C56" t="s">
         <v>194</v>
       </c>
       <c r="D56">
         <v>20</v>
       </c>
       <c r="E56" t="s">
         <v>7</v>
       </c>
       <c r="F56" t="s">
@@ -3845,71 +3845,71 @@
       </c>
       <c r="C70" t="s">
         <v>211</v>
       </c>
       <c r="D70">
         <v>22</v>
       </c>
       <c r="E70" t="s">
         <v>176</v>
       </c>
       <c r="F70" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>68</v>
       </c>
       <c r="B71">
         <v>1.0</v>
       </c>
       <c r="C71" t="s">
         <v>213</v>
       </c>
       <c r="D71">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E71" t="s">
         <v>7</v>
       </c>
       <c r="F71" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>70</v>
       </c>
       <c r="B72">
         <v>1.0</v>
       </c>
       <c r="C72" t="s">
         <v>214</v>
       </c>
       <c r="D72">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E72" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>71</v>
       </c>
       <c r="B73">
         <v>1.0</v>
       </c>
       <c r="C73" t="s">
         <v>215</v>
       </c>
       <c r="D73">
         <v>19</v>
       </c>
       <c r="E73" t="s">
         <v>7</v>
       </c>
       <c r="F73" t="s">
         <v>52</v>
       </c>
     </row>