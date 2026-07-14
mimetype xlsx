--- v0 (2026-05-15)
+++ v1 (2026-07-14)
@@ -1210,51 +1210,51 @@
       </c>
       <c r="C7" t="s">
         <v>16</v>
       </c>
       <c r="D7">
         <v>19</v>
       </c>
       <c r="E7" t="s">
         <v>7</v>
       </c>
       <c r="F7" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
         <v>14.0</v>
       </c>
       <c r="C8" t="s">
         <v>17</v>
       </c>
       <c r="D8">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E8" t="s">
         <v>7</v>
       </c>
       <c r="F8" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>14.0</v>
       </c>
       <c r="C9" t="s">
         <v>19</v>
       </c>
       <c r="D9">
         <v>20</v>
       </c>
       <c r="E9" t="s">
         <v>7</v>
       </c>
       <c r="F9" t="s">
@@ -1404,51 +1404,51 @@
       </c>
       <c r="C17" t="s">
         <v>32</v>
       </c>
       <c r="D17">
         <v>19</v>
       </c>
       <c r="E17" t="s">
         <v>7</v>
       </c>
       <c r="F17" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18">
         <v>4.0</v>
       </c>
       <c r="C18" t="s">
         <v>34</v>
       </c>
       <c r="D18">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E18" t="s">
         <v>7</v>
       </c>
       <c r="F18" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19">
         <v>4.0</v>
       </c>
       <c r="C19" t="s">
         <v>36</v>
       </c>
       <c r="D19">
         <v>21</v>
       </c>
       <c r="E19" t="s">
         <v>7</v>
       </c>
     </row>
@@ -1598,51 +1598,51 @@
       </c>
       <c r="C27" t="s">
         <v>48</v>
       </c>
       <c r="D27">
         <v>23</v>
       </c>
       <c r="E27" t="s">
         <v>7</v>
       </c>
       <c r="F27" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28">
         <v>4.0</v>
       </c>
       <c r="C28" t="s">
         <v>50</v>
       </c>
       <c r="D28">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E28" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29">
         <v>4.0</v>
       </c>
       <c r="C29" t="s">
         <v>51</v>
       </c>
       <c r="D29">
         <v>21</v>
       </c>
       <c r="E29" t="s">
         <v>7</v>
       </c>
       <c r="F29" t="s">
         <v>52</v>
       </c>
     </row>
@@ -1712,51 +1712,51 @@
       </c>
       <c r="C33" t="s">
         <v>58</v>
       </c>
       <c r="D33">
         <v>20</v>
       </c>
       <c r="E33" t="s">
         <v>7</v>
       </c>
       <c r="F33" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34">
         <v>2.0</v>
       </c>
       <c r="C34" t="s">
         <v>59</v>
       </c>
       <c r="D34">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E34" t="s">
         <v>7</v>
       </c>
       <c r="F34" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35">
         <v>2.0</v>
       </c>
       <c r="C35" t="s">
         <v>60</v>
       </c>
       <c r="D35">
         <v>23</v>
       </c>
       <c r="E35" t="s">
         <v>7</v>
       </c>
       <c r="F35" t="s">
@@ -1829,51 +1829,51 @@
       </c>
       <c r="C39" t="s">
         <v>67</v>
       </c>
       <c r="D39">
         <v>22</v>
       </c>
       <c r="E39" t="s">
         <v>7</v>
       </c>
       <c r="F39" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40">
         <v>2.0</v>
       </c>
       <c r="C40" t="s">
         <v>68</v>
       </c>
       <c r="D40">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E40" t="s">
         <v>7</v>
       </c>
       <c r="F40" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41">
         <v>2.0</v>
       </c>
       <c r="C41" t="s">
         <v>70</v>
       </c>
       <c r="D41">
         <v>19</v>
       </c>
       <c r="E41" t="s">
         <v>7</v>
       </c>
       <c r="F41" t="s">
@@ -1966,51 +1966,51 @@
       </c>
       <c r="C46" t="s">
         <v>78</v>
       </c>
       <c r="D46">
         <v>20</v>
       </c>
       <c r="E46" t="s">
         <v>7</v>
       </c>
       <c r="F46" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47">
         <v>2.0</v>
       </c>
       <c r="C47" t="s">
         <v>79</v>
       </c>
       <c r="D47">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E47" t="s">
         <v>7</v>
       </c>
       <c r="F47" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48">
         <v>2.0</v>
       </c>
       <c r="C48" t="s">
         <v>81</v>
       </c>
       <c r="D48">
         <v>17</v>
       </c>
       <c r="E48" t="s">
         <v>7</v>
       </c>
     </row>
@@ -2023,71 +2023,71 @@
       </c>
       <c r="C49" t="s">
         <v>82</v>
       </c>
       <c r="D49">
         <v>19</v>
       </c>
       <c r="E49" t="s">
         <v>7</v>
       </c>
       <c r="F49" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50">
         <v>2.0</v>
       </c>
       <c r="C50" t="s">
         <v>83</v>
       </c>
       <c r="D50">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E50" t="s">
         <v>62</v>
       </c>
       <c r="F50" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51">
         <v>2.0</v>
       </c>
       <c r="C51" t="s">
         <v>85</v>
       </c>
       <c r="D51">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E51" t="s">
         <v>7</v>
       </c>
       <c r="F51" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52">
         <v>2.0</v>
       </c>
       <c r="C52" t="s">
         <v>87</v>
       </c>
       <c r="D52">
         <v>18</v>
       </c>
       <c r="E52" t="s">
         <v>7</v>
       </c>
       <c r="F52" t="s">
@@ -2160,51 +2160,51 @@
       </c>
       <c r="B56">
         <v>2.0</v>
       </c>
       <c r="C56" t="s">
         <v>93</v>
       </c>
       <c r="D56">
         <v>18</v>
       </c>
       <c r="E56" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="B57">
         <v>2.0</v>
       </c>
       <c r="C57" t="s">
         <v>94</v>
       </c>
       <c r="D57">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E57" t="s">
         <v>7</v>
       </c>
       <c r="F57" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="B58">
         <v>2.0</v>
       </c>
       <c r="C58" t="s">
         <v>96</v>
       </c>
       <c r="D58">
         <v>18</v>
       </c>
       <c r="E58" t="s">
         <v>7</v>
       </c>
       <c r="F58" t="s">
@@ -2220,88 +2220,88 @@
       </c>
       <c r="C59" t="s">
         <v>97</v>
       </c>
       <c r="D59">
         <v>19</v>
       </c>
       <c r="E59" t="s">
         <v>7</v>
       </c>
       <c r="F59" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="B60">
         <v>2.0</v>
       </c>
       <c r="C60" t="s">
         <v>98</v>
       </c>
       <c r="D60">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E60" t="s">
         <v>7</v>
       </c>
       <c r="F60" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="B61">
         <v>2.0</v>
       </c>
       <c r="C61" t="s">
         <v>99</v>
       </c>
       <c r="D61">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E61" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="B62">
         <v>2.0</v>
       </c>
       <c r="C62" t="s">
         <v>100</v>
       </c>
       <c r="D62">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E62" t="s">
         <v>7</v>
       </c>
       <c r="F62" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="B63">
         <v>2.0</v>
       </c>
       <c r="C63" t="s">
         <v>102</v>
       </c>
       <c r="D63">
         <v>20</v>
       </c>
       <c r="E63" t="s">
         <v>7</v>
       </c>
       <c r="F63" t="s">
@@ -2314,51 +2314,51 @@
       </c>
       <c r="B64">
         <v>2.0</v>
       </c>
       <c r="C64" t="s">
         <v>104</v>
       </c>
       <c r="D64">
         <v>18</v>
       </c>
       <c r="E64" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="B65">
         <v>2.0</v>
       </c>
       <c r="C65" t="s">
         <v>105</v>
       </c>
       <c r="D65">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E65" t="s">
         <v>7</v>
       </c>
       <c r="F65" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="B66">
         <v>1.0</v>
       </c>
       <c r="C66" t="s">
         <v>106</v>
       </c>
       <c r="D66">
         <v>19</v>
       </c>
       <c r="E66" t="s">
         <v>7</v>
       </c>
       <c r="F66" t="s">
@@ -2434,51 +2434,51 @@
       </c>
       <c r="C70" t="s">
         <v>112</v>
       </c>
       <c r="D70">
         <v>21</v>
       </c>
       <c r="E70" t="s">
         <v>7</v>
       </c>
       <c r="F70" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>70</v>
       </c>
       <c r="B71">
         <v>1.0</v>
       </c>
       <c r="C71" t="s">
         <v>114</v>
       </c>
       <c r="D71">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E71" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>71</v>
       </c>
       <c r="B72">
         <v>1.0</v>
       </c>
       <c r="C72" t="s">
         <v>115</v>
       </c>
       <c r="D72">
         <v>20</v>
       </c>
       <c r="E72" t="s">
         <v>116</v>
       </c>
       <c r="F72" t="s">
         <v>117</v>
       </c>
     </row>
@@ -2542,71 +2542,71 @@
     <row r="2" spans="1:6">
       <c r="C2" t="s">
         <v>118</v>
       </c>
       <c r="D2">
         <v>19</v>
       </c>
       <c r="E2" t="s">
         <v>62</v>
       </c>
       <c r="F2" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>1</v>
       </c>
       <c r="B3">
         <v>32.0</v>
       </c>
       <c r="C3" t="s">
         <v>120</v>
       </c>
       <c r="D3">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E3" t="s">
         <v>7</v>
       </c>
       <c r="F3" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>2</v>
       </c>
       <c r="B4">
         <v>26.0</v>
       </c>
       <c r="C4" t="s">
         <v>122</v>
       </c>
       <c r="D4">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E4" t="s">
         <v>7</v>
       </c>
       <c r="F4" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>20.0</v>
       </c>
       <c r="C5" t="s">
         <v>123</v>
       </c>
       <c r="D5">
         <v>21</v>
       </c>
       <c r="E5" t="s">
         <v>7</v>
       </c>
       <c r="F5" t="s">
@@ -2696,51 +2696,51 @@
       </c>
       <c r="B10">
         <v>14.0</v>
       </c>
       <c r="C10" t="s">
         <v>131</v>
       </c>
       <c r="D10">
         <v>22</v>
       </c>
       <c r="E10" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>9</v>
       </c>
       <c r="B11">
         <v>8.0</v>
       </c>
       <c r="C11" t="s">
         <v>133</v>
       </c>
       <c r="D11">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E11" t="s">
         <v>7</v>
       </c>
       <c r="F11" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>10</v>
       </c>
       <c r="B12">
         <v>8.0</v>
       </c>
       <c r="C12" t="s">
         <v>134</v>
       </c>
       <c r="D12">
         <v>20</v>
       </c>
       <c r="E12" t="s">
         <v>7</v>
       </c>
       <c r="F12" t="s">
@@ -2796,68 +2796,68 @@
       </c>
       <c r="C15" t="s">
         <v>139</v>
       </c>
       <c r="D15">
         <v>19</v>
       </c>
       <c r="E15" t="s">
         <v>7</v>
       </c>
       <c r="F15" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>14</v>
       </c>
       <c r="B16">
         <v>8.0</v>
       </c>
       <c r="C16" t="s">
         <v>140</v>
       </c>
       <c r="D16">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E16" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>15</v>
       </c>
       <c r="B17">
         <v>8.0</v>
       </c>
       <c r="C17" t="s">
         <v>142</v>
       </c>
       <c r="D17">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E17" t="s">
         <v>7</v>
       </c>
       <c r="F17" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>16</v>
       </c>
       <c r="B18">
         <v>8.0</v>
       </c>
       <c r="C18" t="s">
         <v>143</v>
       </c>
       <c r="D18">
         <v>18</v>
       </c>
       <c r="E18" t="s">
         <v>7</v>
       </c>
     </row>
@@ -2984,51 +2984,51 @@
       </c>
       <c r="C25" t="s">
         <v>154</v>
       </c>
       <c r="D25">
         <v>20</v>
       </c>
       <c r="E25" t="s">
         <v>7</v>
       </c>
       <c r="F25" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>24</v>
       </c>
       <c r="B26">
         <v>4.0</v>
       </c>
       <c r="C26" t="s">
         <v>155</v>
       </c>
       <c r="D26">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E26" t="s">
         <v>7</v>
       </c>
       <c r="F26" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>25</v>
       </c>
       <c r="B27">
         <v>4.0</v>
       </c>
       <c r="C27" t="s">
         <v>156</v>
       </c>
       <c r="D27">
         <v>22</v>
       </c>
       <c r="E27" t="s">
         <v>7</v>
       </c>
       <c r="F27" t="s">
@@ -3138,51 +3138,51 @@
       </c>
       <c r="C33" t="s">
         <v>164</v>
       </c>
       <c r="D33">
         <v>19</v>
       </c>
       <c r="E33" t="s">
         <v>7</v>
       </c>
       <c r="F33" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>32</v>
       </c>
       <c r="B34">
         <v>4.0</v>
       </c>
       <c r="C34" t="s">
         <v>166</v>
       </c>
       <c r="D34">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E34" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>33</v>
       </c>
       <c r="B35">
         <v>2.0</v>
       </c>
       <c r="C35" t="s">
         <v>167</v>
       </c>
       <c r="D35">
         <v>19</v>
       </c>
       <c r="E35" t="s">
         <v>7</v>
       </c>
       <c r="F35" t="s">
         <v>86</v>
       </c>
     </row>
@@ -3235,51 +3235,51 @@
       </c>
       <c r="C38" t="s">
         <v>172</v>
       </c>
       <c r="D38">
         <v>21</v>
       </c>
       <c r="E38" t="s">
         <v>7</v>
       </c>
       <c r="F38" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>37</v>
       </c>
       <c r="B39">
         <v>2.0</v>
       </c>
       <c r="C39" t="s">
         <v>173</v>
       </c>
       <c r="D39">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E39" t="s">
         <v>7</v>
       </c>
       <c r="F39" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>38</v>
       </c>
       <c r="B40">
         <v>2.0</v>
       </c>
       <c r="C40" t="s">
         <v>175</v>
       </c>
       <c r="D40">
         <v>18</v>
       </c>
       <c r="E40" t="s">
         <v>176</v>
       </c>
       <c r="F40" t="s">
@@ -3315,71 +3315,71 @@
       </c>
       <c r="C42" t="s">
         <v>179</v>
       </c>
       <c r="D42">
         <v>18</v>
       </c>
       <c r="E42" t="s">
         <v>7</v>
       </c>
       <c r="F42" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>41</v>
       </c>
       <c r="B43">
         <v>2.0</v>
       </c>
       <c r="C43" t="s">
         <v>180</v>
       </c>
       <c r="D43">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E43" t="s">
         <v>7</v>
       </c>
       <c r="F43" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>42</v>
       </c>
       <c r="B44">
         <v>2.0</v>
       </c>
       <c r="C44" t="s">
         <v>181</v>
       </c>
       <c r="D44">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E44" t="s">
         <v>7</v>
       </c>
       <c r="F44" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>43</v>
       </c>
       <c r="B45">
         <v>2.0</v>
       </c>
       <c r="C45" t="s">
         <v>182</v>
       </c>
       <c r="D45">
         <v>20</v>
       </c>
       <c r="E45" t="s">
         <v>7</v>
       </c>
     </row>
@@ -3426,51 +3426,51 @@
       </c>
       <c r="B48">
         <v>2.0</v>
       </c>
       <c r="C48" t="s">
         <v>185</v>
       </c>
       <c r="D48">
         <v>18</v>
       </c>
       <c r="E48" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>47</v>
       </c>
       <c r="B49">
         <v>2.0</v>
       </c>
       <c r="C49" t="s">
         <v>186</v>
       </c>
       <c r="D49">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E49" t="s">
         <v>7</v>
       </c>
       <c r="F49" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>48</v>
       </c>
       <c r="B50">
         <v>2.0</v>
       </c>
       <c r="C50" t="s">
         <v>187</v>
       </c>
       <c r="D50">
         <v>19</v>
       </c>
       <c r="E50" t="s">
         <v>62</v>
       </c>
       <c r="F50" t="s">
@@ -3657,51 +3657,51 @@
       </c>
       <c r="C60" t="s">
         <v>198</v>
       </c>
       <c r="D60">
         <v>21</v>
       </c>
       <c r="E60" t="s">
         <v>7</v>
       </c>
       <c r="F60" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>59</v>
       </c>
       <c r="B61">
         <v>2.0</v>
       </c>
       <c r="C61" t="s">
         <v>199</v>
       </c>
       <c r="D61">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E61" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>60</v>
       </c>
       <c r="B62">
         <v>2.0</v>
       </c>
       <c r="C62" t="s">
         <v>200</v>
       </c>
       <c r="D62">
         <v>18</v>
       </c>
       <c r="E62" t="s">
         <v>176</v>
       </c>
       <c r="F62" t="s">
         <v>177</v>
       </c>
     </row>
@@ -3768,108 +3768,108 @@
       </c>
       <c r="C66" t="s">
         <v>205</v>
       </c>
       <c r="D66">
         <v>21</v>
       </c>
       <c r="E66" t="s">
         <v>7</v>
       </c>
       <c r="F66" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>65</v>
       </c>
       <c r="B67">
         <v>1.0</v>
       </c>
       <c r="C67" t="s">
         <v>206</v>
       </c>
       <c r="D67">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E67" t="s">
         <v>132</v>
       </c>
       <c r="F67" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>66</v>
       </c>
       <c r="B68">
         <v>1.0</v>
       </c>
       <c r="C68" t="s">
         <v>208</v>
       </c>
       <c r="D68">
         <v>19</v>
       </c>
       <c r="E68" t="s">
         <v>7</v>
       </c>
       <c r="F68" t="s">
         <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>67</v>
       </c>
       <c r="B69">
         <v>1.0</v>
       </c>
       <c r="C69" t="s">
         <v>210</v>
       </c>
       <c r="D69">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E69" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>68</v>
       </c>
       <c r="B70">
         <v>1.0</v>
       </c>
       <c r="C70" t="s">
         <v>211</v>
       </c>
       <c r="D70">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E70" t="s">
         <v>176</v>
       </c>
       <c r="F70" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>68</v>
       </c>
       <c r="B71">
         <v>1.0</v>
       </c>
       <c r="C71" t="s">
         <v>213</v>
       </c>
       <c r="D71">
         <v>22</v>
       </c>
       <c r="E71" t="s">
         <v>7</v>
       </c>
       <c r="F71" t="s">
@@ -3902,51 +3902,51 @@
       </c>
       <c r="C73" t="s">
         <v>215</v>
       </c>
       <c r="D73">
         <v>19</v>
       </c>
       <c r="E73" t="s">
         <v>7</v>
       </c>
       <c r="F73" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>72</v>
       </c>
       <c r="B74">
         <v>1.0</v>
       </c>
       <c r="C74" t="s">
         <v>216</v>
       </c>
       <c r="D74">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E74" t="s">
         <v>7</v>
       </c>
       <c r="F74" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>73</v>
       </c>
       <c r="B75">
         <v>1.0</v>
       </c>
       <c r="C75" t="s">
         <v>217</v>
       </c>
       <c r="D75">
         <v>21</v>
       </c>
       <c r="E75" t="s">
         <v>7</v>
       </c>
       <c r="F75" t="s">