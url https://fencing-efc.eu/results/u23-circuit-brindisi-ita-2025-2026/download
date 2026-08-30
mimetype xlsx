--- v1 (2026-07-14)
+++ v2 (2026-08-30)
@@ -1327,51 +1327,51 @@
       </c>
       <c r="B13">
         <v>8.0</v>
       </c>
       <c r="C13" t="s">
         <v>25</v>
       </c>
       <c r="D13">
         <v>21</v>
       </c>
       <c r="E13" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
         <v>8.0</v>
       </c>
       <c r="C14" t="s">
         <v>27</v>
       </c>
       <c r="D14">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E14" t="s">
         <v>7</v>
       </c>
       <c r="F14" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15">
         <v>8.0</v>
       </c>
       <c r="C15" t="s">
         <v>29</v>
       </c>
       <c r="D15">
         <v>23</v>
       </c>
       <c r="E15" t="s">
         <v>7</v>
       </c>
       <c r="F15" t="s">
@@ -1635,51 +1635,51 @@
       </c>
       <c r="C29" t="s">
         <v>51</v>
       </c>
       <c r="D29">
         <v>21</v>
       </c>
       <c r="E29" t="s">
         <v>7</v>
       </c>
       <c r="F29" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>28</v>
       </c>
       <c r="B30">
         <v>4.0</v>
       </c>
       <c r="C30" t="s">
         <v>53</v>
       </c>
       <c r="D30">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E30" t="s">
         <v>7</v>
       </c>
       <c r="F30" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31">
         <v>4.0</v>
       </c>
       <c r="C31" t="s">
         <v>55</v>
       </c>
       <c r="D31">
         <v>21</v>
       </c>
       <c r="E31" t="s">
         <v>7</v>
       </c>
       <c r="F31" t="s">
@@ -1986,51 +1986,51 @@
       </c>
       <c r="C47" t="s">
         <v>79</v>
       </c>
       <c r="D47">
         <v>22</v>
       </c>
       <c r="E47" t="s">
         <v>7</v>
       </c>
       <c r="F47" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48">
         <v>2.0</v>
       </c>
       <c r="C48" t="s">
         <v>81</v>
       </c>
       <c r="D48">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E48" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="B49">
         <v>2.0</v>
       </c>
       <c r="C49" t="s">
         <v>82</v>
       </c>
       <c r="D49">
         <v>19</v>
       </c>
       <c r="E49" t="s">
         <v>7</v>
       </c>
       <c r="F49" t="s">
         <v>56</v>
       </c>
     </row>
@@ -2123,51 +2123,51 @@
       </c>
       <c r="C54" t="s">
         <v>90</v>
       </c>
       <c r="D54">
         <v>20</v>
       </c>
       <c r="E54" t="s">
         <v>7</v>
       </c>
       <c r="F54" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="B55">
         <v>2.0</v>
       </c>
       <c r="C55" t="s">
         <v>92</v>
       </c>
       <c r="D55">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E55" t="s">
         <v>7</v>
       </c>
       <c r="F55" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="B56">
         <v>2.0</v>
       </c>
       <c r="C56" t="s">
         <v>93</v>
       </c>
       <c r="D56">
         <v>18</v>
       </c>
       <c r="E56" t="s">
         <v>7</v>
       </c>
     </row>
@@ -2277,51 +2277,51 @@
       </c>
       <c r="C62" t="s">
         <v>100</v>
       </c>
       <c r="D62">
         <v>21</v>
       </c>
       <c r="E62" t="s">
         <v>7</v>
       </c>
       <c r="F62" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="B63">
         <v>2.0</v>
       </c>
       <c r="C63" t="s">
         <v>102</v>
       </c>
       <c r="D63">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E63" t="s">
         <v>7</v>
       </c>
       <c r="F63" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="B64">
         <v>2.0</v>
       </c>
       <c r="C64" t="s">
         <v>104</v>
       </c>
       <c r="D64">
         <v>18</v>
       </c>
       <c r="E64" t="s">
         <v>62</v>
       </c>
     </row>
@@ -2334,51 +2334,51 @@
       </c>
       <c r="C65" t="s">
         <v>105</v>
       </c>
       <c r="D65">
         <v>20</v>
       </c>
       <c r="E65" t="s">
         <v>7</v>
       </c>
       <c r="F65" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="B66">
         <v>1.0</v>
       </c>
       <c r="C66" t="s">
         <v>106</v>
       </c>
       <c r="D66">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E66" t="s">
         <v>7</v>
       </c>
       <c r="F66" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="B67">
         <v>1.0</v>
       </c>
       <c r="C67" t="s">
         <v>107</v>
       </c>
       <c r="D67">
         <v>18</v>
       </c>
       <c r="E67" t="s">
         <v>7</v>
       </c>
       <c r="F67" t="s">
@@ -2414,88 +2414,88 @@
       </c>
       <c r="C69" t="s">
         <v>110</v>
       </c>
       <c r="D69">
         <v>19</v>
       </c>
       <c r="E69" t="s">
         <v>7</v>
       </c>
       <c r="F69" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>69</v>
       </c>
       <c r="B70">
         <v>1.0</v>
       </c>
       <c r="C70" t="s">
         <v>112</v>
       </c>
       <c r="D70">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E70" t="s">
         <v>7</v>
       </c>
       <c r="F70" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>70</v>
       </c>
       <c r="B71">
         <v>1.0</v>
       </c>
       <c r="C71" t="s">
         <v>114</v>
       </c>
       <c r="D71">
         <v>22</v>
       </c>
       <c r="E71" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>71</v>
       </c>
       <c r="B72">
         <v>1.0</v>
       </c>
       <c r="C72" t="s">
         <v>115</v>
       </c>
       <c r="D72">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E72" t="s">
         <v>116</v>
       </c>
       <c r="F72" t="s">
         <v>117</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
@@ -2662,51 +2662,51 @@
       </c>
       <c r="C8" t="s">
         <v>128</v>
       </c>
       <c r="D8">
         <v>22</v>
       </c>
       <c r="E8" t="s">
         <v>7</v>
       </c>
       <c r="F8" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>7</v>
       </c>
       <c r="B9">
         <v>14.0</v>
       </c>
       <c r="C9" t="s">
         <v>130</v>
       </c>
       <c r="D9">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E9" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>8</v>
       </c>
       <c r="B10">
         <v>14.0</v>
       </c>
       <c r="C10" t="s">
         <v>131</v>
       </c>
       <c r="D10">
         <v>22</v>
       </c>
       <c r="E10" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>9</v>
@@ -2716,51 +2716,51 @@
       </c>
       <c r="C11" t="s">
         <v>133</v>
       </c>
       <c r="D11">
         <v>21</v>
       </c>
       <c r="E11" t="s">
         <v>7</v>
       </c>
       <c r="F11" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>10</v>
       </c>
       <c r="B12">
         <v>8.0</v>
       </c>
       <c r="C12" t="s">
         <v>134</v>
       </c>
       <c r="D12">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E12" t="s">
         <v>7</v>
       </c>
       <c r="F12" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>11</v>
       </c>
       <c r="B13">
         <v>8.0</v>
       </c>
       <c r="C13" t="s">
         <v>136</v>
       </c>
       <c r="D13">
         <v>18</v>
       </c>
       <c r="E13" t="s">
         <v>7</v>
       </c>
       <c r="F13" t="s">
@@ -2944,71 +2944,71 @@
       </c>
       <c r="C23" t="s">
         <v>150</v>
       </c>
       <c r="D23">
         <v>19</v>
       </c>
       <c r="E23" t="s">
         <v>7</v>
       </c>
       <c r="F23" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>22</v>
       </c>
       <c r="B24">
         <v>4.0</v>
       </c>
       <c r="C24" t="s">
         <v>151</v>
       </c>
       <c r="D24">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E24" t="s">
         <v>152</v>
       </c>
       <c r="F24" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>23</v>
       </c>
       <c r="B25">
         <v>4.0</v>
       </c>
       <c r="C25" t="s">
         <v>154</v>
       </c>
       <c r="D25">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E25" t="s">
         <v>7</v>
       </c>
       <c r="F25" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>24</v>
       </c>
       <c r="B26">
         <v>4.0</v>
       </c>
       <c r="C26" t="s">
         <v>155</v>
       </c>
       <c r="D26">
         <v>20</v>
       </c>
       <c r="E26" t="s">
         <v>7</v>
       </c>
       <c r="F26" t="s">
@@ -3118,51 +3118,51 @@
       </c>
       <c r="B32">
         <v>4.0</v>
       </c>
       <c r="C32" t="s">
         <v>163</v>
       </c>
       <c r="D32">
         <v>18</v>
       </c>
       <c r="E32" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>31</v>
       </c>
       <c r="B33">
         <v>4.0</v>
       </c>
       <c r="C33" t="s">
         <v>164</v>
       </c>
       <c r="D33">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E33" t="s">
         <v>7</v>
       </c>
       <c r="F33" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>32</v>
       </c>
       <c r="B34">
         <v>4.0</v>
       </c>
       <c r="C34" t="s">
         <v>166</v>
       </c>
       <c r="D34">
         <v>21</v>
       </c>
       <c r="E34" t="s">
         <v>7</v>
       </c>
     </row>
@@ -3195,51 +3195,51 @@
       </c>
       <c r="C36" t="s">
         <v>168</v>
       </c>
       <c r="D36">
         <v>18</v>
       </c>
       <c r="E36" t="s">
         <v>7</v>
       </c>
       <c r="F36" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>35</v>
       </c>
       <c r="B37">
         <v>2.0</v>
       </c>
       <c r="C37" t="s">
         <v>170</v>
       </c>
       <c r="D37">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E37" t="s">
         <v>7</v>
       </c>
       <c r="F37" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>36</v>
       </c>
       <c r="B38">
         <v>2.0</v>
       </c>
       <c r="C38" t="s">
         <v>172</v>
       </c>
       <c r="D38">
         <v>21</v>
       </c>
       <c r="E38" t="s">
         <v>7</v>
       </c>
       <c r="F38" t="s">
@@ -3392,51 +3392,51 @@
       </c>
       <c r="C46" t="s">
         <v>183</v>
       </c>
       <c r="D46">
         <v>22</v>
       </c>
       <c r="E46" t="s">
         <v>7</v>
       </c>
       <c r="F46" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>45</v>
       </c>
       <c r="B47">
         <v>2.0</v>
       </c>
       <c r="C47" t="s">
         <v>184</v>
       </c>
       <c r="D47">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E47" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>46</v>
       </c>
       <c r="B48">
         <v>2.0</v>
       </c>
       <c r="C48" t="s">
         <v>185</v>
       </c>
       <c r="D48">
         <v>18</v>
       </c>
       <c r="E48" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>47</v>
@@ -3520,51 +3520,51 @@
       </c>
       <c r="B53">
         <v>2.0</v>
       </c>
       <c r="C53" t="s">
         <v>191</v>
       </c>
       <c r="D53">
         <v>21</v>
       </c>
       <c r="E53" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>52</v>
       </c>
       <c r="B54">
         <v>2.0</v>
       </c>
       <c r="C54" t="s">
         <v>192</v>
       </c>
       <c r="D54">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E54" t="s">
         <v>7</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>53</v>
       </c>
       <c r="B55">
         <v>2.0</v>
       </c>
       <c r="C55" t="s">
         <v>193</v>
       </c>
       <c r="D55">
         <v>20</v>
       </c>
       <c r="E55" t="s">
         <v>7</v>
       </c>
       <c r="F55" t="s">
@@ -3620,68 +3620,68 @@
       </c>
       <c r="C58" t="s">
         <v>196</v>
       </c>
       <c r="D58">
         <v>19</v>
       </c>
       <c r="E58" t="s">
         <v>7</v>
       </c>
       <c r="F58" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>57</v>
       </c>
       <c r="B59">
         <v>2.0</v>
       </c>
       <c r="C59" t="s">
         <v>197</v>
       </c>
       <c r="D59">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E59" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>58</v>
       </c>
       <c r="B60">
         <v>2.0</v>
       </c>
       <c r="C60" t="s">
         <v>198</v>
       </c>
       <c r="D60">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E60" t="s">
         <v>7</v>
       </c>
       <c r="F60" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>59</v>
       </c>
       <c r="B61">
         <v>2.0</v>
       </c>
       <c r="C61" t="s">
         <v>199</v>
       </c>
       <c r="D61">
         <v>20</v>
       </c>
       <c r="E61" t="s">
         <v>7</v>
       </c>
     </row>
@@ -3694,51 +3694,51 @@
       </c>
       <c r="C62" t="s">
         <v>200</v>
       </c>
       <c r="D62">
         <v>18</v>
       </c>
       <c r="E62" t="s">
         <v>176</v>
       </c>
       <c r="F62" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>61</v>
       </c>
       <c r="B63">
         <v>2.0</v>
       </c>
       <c r="C63" t="s">
         <v>201</v>
       </c>
       <c r="D63">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E63" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>62</v>
       </c>
       <c r="B64">
         <v>2.0</v>
       </c>
       <c r="C64" t="s">
         <v>202</v>
       </c>
       <c r="D64">
         <v>20</v>
       </c>
       <c r="E64" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>63</v>
@@ -3748,91 +3748,91 @@
       </c>
       <c r="C65" t="s">
         <v>203</v>
       </c>
       <c r="D65">
         <v>22</v>
       </c>
       <c r="E65" t="s">
         <v>7</v>
       </c>
       <c r="F65" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>64</v>
       </c>
       <c r="B66">
         <v>2.0</v>
       </c>
       <c r="C66" t="s">
         <v>205</v>
       </c>
       <c r="D66">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E66" t="s">
         <v>7</v>
       </c>
       <c r="F66" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>65</v>
       </c>
       <c r="B67">
         <v>1.0</v>
       </c>
       <c r="C67" t="s">
         <v>206</v>
       </c>
       <c r="D67">
         <v>23</v>
       </c>
       <c r="E67" t="s">
         <v>132</v>
       </c>
       <c r="F67" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>66</v>
       </c>
       <c r="B68">
         <v>1.0</v>
       </c>
       <c r="C68" t="s">
         <v>208</v>
       </c>
       <c r="D68">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E68" t="s">
         <v>7</v>
       </c>
       <c r="F68" t="s">
         <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>67</v>
       </c>
       <c r="B69">
         <v>1.0</v>
       </c>
       <c r="C69" t="s">
         <v>210</v>
       </c>
       <c r="D69">
         <v>20</v>
       </c>
       <c r="E69" t="s">
         <v>62</v>
       </c>
     </row>