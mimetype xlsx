--- v2 (2026-08-30)
+++ v3 (2026-10-15)
@@ -720,68 +720,68 @@
       </c>
       <c r="B2">
         <v>32.0</v>
       </c>
       <c r="C2" t="s">
         <v>6</v>
       </c>
       <c r="D2">
         <v>22</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>26.0</v>
       </c>
       <c r="C3" t="s">
         <v>8</v>
       </c>
       <c r="D3">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E3" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>20.0</v>
       </c>
       <c r="C4" t="s">
         <v>9</v>
       </c>
       <c r="D4">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E4" t="s">
         <v>10</v>
       </c>
       <c r="F4" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>20.0</v>
       </c>
       <c r="C5" t="s">
         <v>12</v>
       </c>
       <c r="D5">
         <v>21</v>
       </c>
       <c r="E5" t="s">
         <v>7</v>
       </c>
       <c r="F5" t="s">
@@ -942,51 +942,51 @@
       </c>
       <c r="B14">
         <v>8.0</v>
       </c>
       <c r="C14" t="s">
         <v>28</v>
       </c>
       <c r="D14">
         <v>19</v>
       </c>
       <c r="E14" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15">
         <v>8.0</v>
       </c>
       <c r="C15" t="s">
         <v>29</v>
       </c>
       <c r="D15">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E15" t="s">
         <v>30</v>
       </c>
       <c r="F15" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16">
         <v>8.0</v>
       </c>
       <c r="C16" t="s">
         <v>32</v>
       </c>
       <c r="D16">
         <v>21</v>
       </c>
       <c r="E16" t="s">
         <v>17</v>
       </c>
       <c r="F16" t="s">
@@ -1144,51 +1144,51 @@
       </c>
       <c r="B6">
         <v>14.0</v>
       </c>
       <c r="C6" t="s">
         <v>39</v>
       </c>
       <c r="D6">
         <v>21</v>
       </c>
       <c r="E6" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7">
         <v>14.0</v>
       </c>
       <c r="C7" t="s">
         <v>40</v>
       </c>
       <c r="D7">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E7" t="s">
         <v>41</v>
       </c>
       <c r="F7" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
         <v>14.0</v>
       </c>
       <c r="C8" t="s">
         <v>43</v>
       </c>
       <c r="D8">
         <v>18</v>
       </c>
       <c r="E8" t="s">
         <v>7</v>
       </c>
     </row>
@@ -1198,71 +1198,71 @@
       </c>
       <c r="B9">
         <v>14.0</v>
       </c>
       <c r="C9" t="s">
         <v>44</v>
       </c>
       <c r="D9">
         <v>19</v>
       </c>
       <c r="E9" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>8.0</v>
       </c>
       <c r="C10" t="s">
         <v>45</v>
       </c>
       <c r="D10">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E10" t="s">
         <v>41</v>
       </c>
       <c r="F10" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11">
         <v>8.0</v>
       </c>
       <c r="C11" t="s">
         <v>46</v>
       </c>
       <c r="D11">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E11" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12">
         <v>8.0</v>
       </c>
       <c r="C12" t="s">
         <v>47</v>
       </c>
       <c r="D12">
         <v>17</v>
       </c>
       <c r="E12" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
@@ -1411,102 +1411,102 @@
       </c>
       <c r="C21" t="s">
         <v>56</v>
       </c>
       <c r="D21">
         <v>21</v>
       </c>
       <c r="E21" t="s">
         <v>57</v>
       </c>
       <c r="F21" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22">
         <v>4.0</v>
       </c>
       <c r="C22" t="s">
         <v>59</v>
       </c>
       <c r="D22">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E22" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23">
         <v>4.0</v>
       </c>
       <c r="C23" t="s">
         <v>60</v>
       </c>
       <c r="D23">
         <v>19</v>
       </c>
       <c r="E23" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24">
         <v>4.0</v>
       </c>
       <c r="C24" t="s">
         <v>61</v>
       </c>
       <c r="D24">
         <v>18</v>
       </c>
       <c r="E24" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25">
         <v>4.0</v>
       </c>
       <c r="C25" t="s">
         <v>62</v>
       </c>
       <c r="D25">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E25" t="s">
         <v>7</v>
       </c>
       <c r="F25" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26">
         <v>4.0</v>
       </c>
       <c r="C26" t="s">
         <v>64</v>
       </c>
       <c r="D26">
         <v>17</v>
       </c>
       <c r="E26" t="s">
         <v>7</v>
       </c>
     </row>
@@ -1570,68 +1570,68 @@
       </c>
       <c r="C30" t="s">
         <v>68</v>
       </c>
       <c r="D30">
         <v>21</v>
       </c>
       <c r="E30" t="s">
         <v>69</v>
       </c>
       <c r="F30" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31">
         <v>4.0</v>
       </c>
       <c r="C31" t="s">
         <v>71</v>
       </c>
       <c r="D31">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E31" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32">
         <v>4.0</v>
       </c>
       <c r="C32" t="s">
         <v>72</v>
       </c>
       <c r="D32">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E32" t="s">
         <v>10</v>
       </c>
       <c r="F32" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33">
         <v>4.0</v>
       </c>
       <c r="C33" t="s">
         <v>73</v>
       </c>
       <c r="D33">
         <v>19</v>
       </c>
       <c r="E33" t="s">
         <v>41</v>
       </c>
       <c r="F33" t="s">
@@ -1692,82 +1692,82 @@
     <row r="37" spans="1:6">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37">
         <v>2.0</v>
       </c>
       <c r="C37" t="s">
         <v>77</v>
       </c>
       <c r="D37">
         <v>19</v>
       </c>
       <c r="E37" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="C38" t="s">
         <v>78</v>
       </c>
       <c r="D38">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E38" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="C39" t="s">
         <v>79</v>
       </c>
       <c r="D39">
         <v>23</v>
       </c>
       <c r="E39" t="s">
         <v>10</v>
       </c>
       <c r="F39" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="C40" t="s">
         <v>80</v>
       </c>
       <c r="D40">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E40" t="s">
         <v>57</v>
       </c>
       <c r="F40" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="C41" t="s">
         <v>82</v>
       </c>
       <c r="D41">
         <v>17</v>
       </c>
       <c r="E41" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>41</v>
@@ -1819,51 +1819,51 @@
     <row r="45" spans="1:6">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="C45" t="s">
         <v>87</v>
       </c>
       <c r="D45">
         <v>18</v>
       </c>
       <c r="E45" t="s">
         <v>41</v>
       </c>
       <c r="F45" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="C46" t="s">
         <v>88</v>
       </c>
       <c r="D46">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E46" t="s">
         <v>57</v>
       </c>
       <c r="F46" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="C47" t="s">
         <v>89</v>
       </c>
       <c r="D47">
         <v>17</v>
       </c>
       <c r="E47" t="s">
         <v>23</v>
       </c>
       <c r="F47" t="s">
         <v>24</v>
       </c>
     </row>