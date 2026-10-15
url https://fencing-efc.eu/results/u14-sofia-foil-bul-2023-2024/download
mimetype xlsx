--- v2 (2026-08-30)
+++ v3 (2026-10-15)
@@ -828,51 +828,51 @@
       </c>
       <c r="C14" t="s">
         <v>27</v>
       </c>
       <c r="D14">
         <v>16</v>
       </c>
       <c r="E14" t="s">
         <v>7</v>
       </c>
       <c r="F14" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15">
         <v>8.0</v>
       </c>
       <c r="C15" t="s">
         <v>29</v>
       </c>
       <c r="D15">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E15" t="s">
         <v>7</v>
       </c>
       <c r="F15" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16">
         <v>8.0</v>
       </c>
       <c r="C16" t="s">
         <v>30</v>
       </c>
       <c r="D16">
         <v>14</v>
       </c>
       <c r="E16" t="s">
         <v>7</v>
       </c>
       <c r="F16" t="s">
@@ -1110,51 +1110,51 @@
       </c>
       <c r="C3" t="s">
         <v>41</v>
       </c>
       <c r="D3">
         <v>16</v>
       </c>
       <c r="E3" t="s">
         <v>7</v>
       </c>
       <c r="F3" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>20.0</v>
       </c>
       <c r="C4" t="s">
         <v>42</v>
       </c>
       <c r="D4">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E4" t="s">
         <v>7</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>20.0</v>
       </c>
       <c r="C5" t="s">
         <v>43</v>
       </c>
       <c r="D5">
         <v>15</v>
       </c>
       <c r="E5" t="s">
         <v>7</v>
       </c>
       <c r="F5" t="s">
@@ -1170,51 +1170,51 @@
       </c>
       <c r="C6" t="s">
         <v>45</v>
       </c>
       <c r="D6">
         <v>14</v>
       </c>
       <c r="E6" t="s">
         <v>46</v>
       </c>
       <c r="F6" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7">
         <v>14.0</v>
       </c>
       <c r="C7" t="s">
         <v>48</v>
       </c>
       <c r="D7">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E7" t="s">
         <v>7</v>
       </c>
       <c r="F7" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
         <v>14.0</v>
       </c>
       <c r="C8" t="s">
         <v>49</v>
       </c>
       <c r="D8">
         <v>13</v>
       </c>
       <c r="E8" t="s">
         <v>7</v>
       </c>
       <c r="F8" t="s">