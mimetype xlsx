--- v1 (2026-07-16)
+++ v2 (2026-10-17)
@@ -536,51 +536,51 @@
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>26.0</v>
       </c>
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>20.0</v>
       </c>
       <c r="C4" t="s">
         <v>11</v>
       </c>
       <c r="D4">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E4" t="s">
         <v>7</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>20.0</v>
       </c>
       <c r="C5" t="s">
         <v>12</v>
       </c>
       <c r="D5">
         <v>19</v>
       </c>
       <c r="E5" t="s">
         <v>7</v>
       </c>
       <c r="F5" t="s">
@@ -851,51 +851,51 @@
       </c>
       <c r="B8">
         <v>14.0</v>
       </c>
       <c r="C8" t="s">
         <v>27</v>
       </c>
       <c r="E8" t="s">
         <v>7</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>14.0</v>
       </c>
       <c r="C9" t="s">
         <v>28</v>
       </c>
       <c r="D9">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E9" t="s">
         <v>7</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>8.0</v>
       </c>
       <c r="C10" t="s">
         <v>29</v>
       </c>
       <c r="D10">
         <v>19</v>
       </c>
       <c r="E10" t="s">
         <v>16</v>
       </c>
       <c r="F10" t="s">