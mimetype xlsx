--- v0 (2026-05-16)
+++ v1 (2026-07-16)
@@ -604,51 +604,51 @@
     <row r="7" spans="1:6">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7">
         <v>14.0</v>
       </c>
       <c r="C7" t="s">
         <v>14</v>
       </c>
       <c r="E7" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
         <v>14.0</v>
       </c>
       <c r="C8" t="s">
         <v>15</v>
       </c>
       <c r="D8">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>14.0</v>
       </c>
       <c r="C9" t="s">
         <v>17</v>
       </c>
       <c r="E9" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>8.0</v>