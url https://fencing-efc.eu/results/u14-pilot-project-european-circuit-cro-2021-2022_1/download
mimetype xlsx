--- v0 (2026-05-16)
+++ v1 (2026-07-16)
@@ -1195,119 +1195,119 @@
       </c>
       <c r="C28" t="s">
         <v>49</v>
       </c>
       <c r="D28">
         <v>17</v>
       </c>
       <c r="E28" t="s">
         <v>10</v>
       </c>
       <c r="F28" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29">
         <v>4.0</v>
       </c>
       <c r="C29" t="s">
         <v>50</v>
       </c>
       <c r="D29">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E29" t="s">
         <v>34</v>
       </c>
       <c r="F29" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="C30" t="s">
         <v>51</v>
       </c>
       <c r="D30">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E30" t="s">
         <v>13</v>
       </c>
       <c r="F30" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>29</v>
       </c>
       <c r="C31" t="s">
         <v>52</v>
       </c>
       <c r="D31">
         <v>16</v>
       </c>
       <c r="E31" t="s">
         <v>34</v>
       </c>
       <c r="F31" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="C32" t="s">
         <v>54</v>
       </c>
       <c r="D32">
         <v>17</v>
       </c>
       <c r="E32" t="s">
         <v>34</v>
       </c>
       <c r="F32" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="C33" t="s">
         <v>55</v>
       </c>
       <c r="D33">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E33" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="C34" t="s">
         <v>56</v>
       </c>
       <c r="D34">
         <v>18</v>
       </c>
       <c r="E34" t="s">
         <v>34</v>
       </c>
       <c r="F34" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>34</v>
@@ -1536,51 +1536,51 @@
       </c>
       <c r="C9" t="s">
         <v>68</v>
       </c>
       <c r="D9">
         <v>18</v>
       </c>
       <c r="E9" t="s">
         <v>69</v>
       </c>
       <c r="F9" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>8.0</v>
       </c>
       <c r="C10" t="s">
         <v>71</v>
       </c>
       <c r="D10">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E10" t="s">
         <v>7</v>
       </c>
       <c r="F10" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11">
         <v>8.0</v>
       </c>
       <c r="C11" t="s">
         <v>73</v>
       </c>
       <c r="D11">
         <v>17</v>
       </c>
       <c r="E11" t="s">
         <v>7</v>
       </c>
     </row>