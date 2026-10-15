--- v1 (2026-07-16)
+++ v2 (2026-10-15)
@@ -722,51 +722,51 @@
       </c>
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3">
         <v>18</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
       <c r="F3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>20.0</v>
       </c>
       <c r="C4" t="s">
         <v>12</v>
       </c>
       <c r="D4">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E4" t="s">
         <v>13</v>
       </c>
       <c r="F4" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>20.0</v>
       </c>
       <c r="C5" t="s">
         <v>15</v>
       </c>
       <c r="D5">
         <v>18</v>
       </c>
       <c r="E5" t="s">
         <v>16</v>
       </c>
       <c r="F5" t="s">
@@ -816,51 +816,51 @@
       </c>
       <c r="B8">
         <v>14.0</v>
       </c>
       <c r="C8" t="s">
         <v>21</v>
       </c>
       <c r="D8">
         <v>17</v>
       </c>
       <c r="E8" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>14.0</v>
       </c>
       <c r="C9" t="s">
         <v>22</v>
       </c>
       <c r="D9">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E9" t="s">
         <v>13</v>
       </c>
       <c r="F9" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>8.0</v>
       </c>
       <c r="C10" t="s">
         <v>24</v>
       </c>
       <c r="D10">
         <v>18</v>
       </c>
       <c r="E10" t="s">
         <v>7</v>
       </c>
     </row>
@@ -1175,51 +1175,51 @@
       </c>
       <c r="C27" t="s">
         <v>48</v>
       </c>
       <c r="D27">
         <v>15</v>
       </c>
       <c r="E27" t="s">
         <v>34</v>
       </c>
       <c r="F27" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28">
         <v>4.0</v>
       </c>
       <c r="C28" t="s">
         <v>49</v>
       </c>
       <c r="D28">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E28" t="s">
         <v>10</v>
       </c>
       <c r="F28" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29">
         <v>4.0</v>
       </c>
       <c r="C29" t="s">
         <v>50</v>
       </c>
       <c r="D29">
         <v>15</v>
       </c>
       <c r="E29" t="s">
         <v>34</v>
       </c>
       <c r="F29" t="s">
@@ -1744,51 +1744,51 @@
     <row r="20" spans="1:6">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20">
         <v>4.0</v>
       </c>
       <c r="C20" t="s">
         <v>85</v>
       </c>
       <c r="D20">
         <v>17</v>
       </c>
       <c r="E20" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="C21" t="s">
         <v>86</v>
       </c>
       <c r="D21">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E21" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="C22" t="s">
         <v>87</v>
       </c>
       <c r="D22">
         <v>16</v>
       </c>
       <c r="E22" t="s">
         <v>34</v>
       </c>
       <c r="F22" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>22</v>