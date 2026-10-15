--- v1 (2026-07-16)
+++ v2 (2026-10-15)
@@ -856,91 +856,91 @@
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2">
         <v>32.0</v>
       </c>
       <c r="C2" t="s">
         <v>6</v>
       </c>
       <c r="D2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>26.0</v>
       </c>
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3">
         <v>17</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
       <c r="F3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>20.0</v>
       </c>
       <c r="C4" t="s">
         <v>12</v>
       </c>
       <c r="D4">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E4" t="s">
         <v>7</v>
       </c>
       <c r="F4" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>20.0</v>
       </c>
       <c r="C5" t="s">
         <v>14</v>
       </c>
       <c r="D5">
         <v>17</v>
       </c>
       <c r="E5" t="s">
         <v>10</v>
       </c>
       <c r="F5" t="s">
@@ -1383,51 +1383,51 @@
       </c>
       <c r="C14" t="s">
         <v>46</v>
       </c>
       <c r="D14">
         <v>17</v>
       </c>
       <c r="E14" t="s">
         <v>10</v>
       </c>
       <c r="F14" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15">
         <v>8.0</v>
       </c>
       <c r="C15" t="s">
         <v>48</v>
       </c>
       <c r="D15">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E15" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16">
         <v>8.0</v>
       </c>
       <c r="C16" t="s">
         <v>49</v>
       </c>
       <c r="D16">
         <v>16</v>
       </c>
       <c r="E16" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>16</v>
@@ -1493,51 +1493,51 @@
     <row r="21" spans="1:6">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="C21" t="s">
         <v>54</v>
       </c>
       <c r="D21">
         <v>16</v>
       </c>
       <c r="E21" t="s">
         <v>10</v>
       </c>
       <c r="F21" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="C22" t="s">
         <v>55</v>
       </c>
       <c r="D22">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E22" t="s">
         <v>10</v>
       </c>
       <c r="F22" t="s">
         <v>11</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
@@ -1590,51 +1590,51 @@
       </c>
       <c r="C2" t="s">
         <v>56</v>
       </c>
       <c r="D2">
         <v>17</v>
       </c>
       <c r="E2" t="s">
         <v>30</v>
       </c>
       <c r="F2" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>26.0</v>
       </c>
       <c r="C3" t="s">
         <v>58</v>
       </c>
       <c r="D3">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E3" t="s">
         <v>59</v>
       </c>
       <c r="F3" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>20.0</v>
       </c>
       <c r="C4" t="s">
         <v>61</v>
       </c>
       <c r="D4">
         <v>17</v>
       </c>
       <c r="E4" t="s">
         <v>62</v>
       </c>
     </row>
@@ -1775,51 +1775,51 @@
       </c>
       <c r="C12" t="s">
         <v>75</v>
       </c>
       <c r="D12">
         <v>18</v>
       </c>
       <c r="E12" t="s">
         <v>7</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>8.0</v>
       </c>
       <c r="C13" t="s">
         <v>76</v>
       </c>
       <c r="D13">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E13" t="s">
         <v>77</v>
       </c>
       <c r="F13" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
         <v>8.0</v>
       </c>
       <c r="C14" t="s">
         <v>79</v>
       </c>
       <c r="D14">
         <v>17</v>
       </c>
       <c r="E14" t="s">
         <v>59</v>
       </c>
       <c r="F14" t="s">
@@ -1912,51 +1912,51 @@
       </c>
       <c r="B19">
         <v>4.0</v>
       </c>
       <c r="C19" t="s">
         <v>86</v>
       </c>
       <c r="D19">
         <v>17</v>
       </c>
       <c r="E19" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20">
         <v>4.0</v>
       </c>
       <c r="C20" t="s">
         <v>87</v>
       </c>
       <c r="D20">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E20" t="s">
         <v>7</v>
       </c>
       <c r="F20" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21">
         <v>4.0</v>
       </c>
       <c r="C21" t="s">
         <v>88</v>
       </c>
       <c r="D21">
         <v>17</v>
       </c>
       <c r="E21" t="s">
         <v>59</v>
       </c>
     </row>
@@ -2219,71 +2219,71 @@
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2">
         <v>32.0</v>
       </c>
       <c r="C2" t="s">
         <v>105</v>
       </c>
       <c r="D2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E2" t="s">
         <v>59</v>
       </c>
       <c r="F2" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>26.0</v>
       </c>
       <c r="C3" t="s">
         <v>107</v>
       </c>
       <c r="D3">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E3" t="s">
         <v>59</v>
       </c>
       <c r="F3" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>20.0</v>
       </c>
       <c r="C4" t="s">
         <v>109</v>
       </c>
       <c r="D4">
         <v>18</v>
       </c>
       <c r="E4" t="s">
         <v>59</v>
       </c>
       <c r="F4" t="s">
@@ -2550,51 +2550,51 @@
       </c>
       <c r="C18" t="s">
         <v>123</v>
       </c>
       <c r="D18">
         <v>16</v>
       </c>
       <c r="E18" t="s">
         <v>7</v>
       </c>
       <c r="F18" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>17</v>
       </c>
       <c r="B19">
         <v>4.0</v>
       </c>
       <c r="C19" t="s">
         <v>124</v>
       </c>
       <c r="D19">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E19" t="s">
         <v>10</v>
       </c>
       <c r="F19" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20">
         <v>4.0</v>
       </c>
       <c r="C20" t="s">
         <v>125</v>
       </c>
       <c r="D20">
         <v>16</v>
       </c>
       <c r="E20" t="s">
         <v>98</v>
       </c>
     </row>
@@ -2624,51 +2624,51 @@
       </c>
       <c r="B22">
         <v>4.0</v>
       </c>
       <c r="C22" t="s">
         <v>127</v>
       </c>
       <c r="D22">
         <v>16</v>
       </c>
       <c r="E22" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>21</v>
       </c>
       <c r="B23">
         <v>4.0</v>
       </c>
       <c r="C23" t="s">
         <v>128</v>
       </c>
       <c r="D23">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E23" t="s">
         <v>7</v>
       </c>
       <c r="F23" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24">
         <v>4.0</v>
       </c>
       <c r="C24" t="s">
         <v>129</v>
       </c>
       <c r="D24">
         <v>15</v>
       </c>
       <c r="E24" t="s">
         <v>25</v>
       </c>
       <c r="F24" t="s">