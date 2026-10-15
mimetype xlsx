--- v2 (2026-08-30)
+++ v3 (2026-10-15)
@@ -531,71 +531,71 @@
       </c>
       <c r="C2" t="s">
         <v>6</v>
       </c>
       <c r="D2">
         <v>14</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>26.0</v>
       </c>
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
       <c r="F3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>20.0</v>
       </c>
       <c r="C4" t="s">
         <v>12</v>
       </c>
       <c r="D4">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E4" t="s">
         <v>7</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>20.0</v>
       </c>
       <c r="C5" t="s">
         <v>13</v>
       </c>
       <c r="D5">
         <v>15</v>
       </c>
       <c r="E5" t="s">
         <v>7</v>
       </c>
       <c r="F5" t="s">
@@ -708,51 +708,51 @@
       </c>
       <c r="B11">
         <v>8.0</v>
       </c>
       <c r="C11" t="s">
         <v>21</v>
       </c>
       <c r="D11">
         <v>14</v>
       </c>
       <c r="E11" t="s">
         <v>7</v>
       </c>
       <c r="F11" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="C12" t="s">
         <v>22</v>
       </c>
       <c r="D12">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E12" t="s">
         <v>7</v>
       </c>
       <c r="F12" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="C13" t="s">
         <v>24</v>
       </c>
       <c r="D13">
         <v>14</v>
       </c>
       <c r="E13" t="s">
         <v>7</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
     </row>