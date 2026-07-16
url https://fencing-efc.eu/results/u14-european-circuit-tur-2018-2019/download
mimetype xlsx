--- v0 (2026-05-16)
+++ v1 (2026-07-16)
@@ -1215,51 +1215,51 @@
       </c>
       <c r="C5" t="s">
         <v>12</v>
       </c>
       <c r="D5">
         <v>20</v>
       </c>
       <c r="E5" t="s">
         <v>7</v>
       </c>
       <c r="F5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6">
         <v>14.0</v>
       </c>
       <c r="C6" t="s">
         <v>14</v>
       </c>
       <c r="D6">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E6" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7">
         <v>14.0</v>
       </c>
       <c r="C7" t="s">
         <v>15</v>
       </c>
       <c r="D7">
         <v>20</v>
       </c>
       <c r="E7" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
@@ -1286,51 +1286,51 @@
       </c>
       <c r="B9">
         <v>14.0</v>
       </c>
       <c r="C9" t="s">
         <v>18</v>
       </c>
       <c r="D9">
         <v>21</v>
       </c>
       <c r="E9" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>8.0</v>
       </c>
       <c r="C10" t="s">
         <v>19</v>
       </c>
       <c r="D10">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E10" t="s">
         <v>7</v>
       </c>
       <c r="F10" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11">
         <v>8.0</v>
       </c>
       <c r="C11" t="s">
         <v>20</v>
       </c>
       <c r="D11">
         <v>19</v>
       </c>
       <c r="E11" t="s">
         <v>7</v>
       </c>
     </row>
@@ -1377,51 +1377,51 @@
       </c>
       <c r="B14">
         <v>8.0</v>
       </c>
       <c r="C14" t="s">
         <v>24</v>
       </c>
       <c r="D14">
         <v>19</v>
       </c>
       <c r="E14" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>13</v>
       </c>
       <c r="B15">
         <v>8.0</v>
       </c>
       <c r="C15" t="s">
         <v>25</v>
       </c>
       <c r="D15">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E15" t="s">
         <v>7</v>
       </c>
       <c r="F15" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16">
         <v>8.0</v>
       </c>
       <c r="C16" t="s">
         <v>27</v>
       </c>
       <c r="D16">
         <v>21</v>
       </c>
       <c r="E16" t="s">
         <v>7</v>
       </c>
       <c r="F16" t="s">
@@ -1488,51 +1488,51 @@
       </c>
       <c r="B20">
         <v>4.0</v>
       </c>
       <c r="C20" t="s">
         <v>33</v>
       </c>
       <c r="D20">
         <v>18</v>
       </c>
       <c r="E20" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21">
         <v>4.0</v>
       </c>
       <c r="C21" t="s">
         <v>34</v>
       </c>
       <c r="D21">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E21" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22">
         <v>4.0</v>
       </c>
       <c r="C22" t="s">
         <v>35</v>
       </c>
       <c r="D22">
         <v>19</v>
       </c>
       <c r="E22" t="s">
         <v>7</v>
       </c>
       <c r="F22" t="s">
         <v>36</v>
       </c>
     </row>
@@ -1670,51 +1670,51 @@
       </c>
       <c r="B30">
         <v>4.0</v>
       </c>
       <c r="C30" t="s">
         <v>45</v>
       </c>
       <c r="D30">
         <v>20</v>
       </c>
       <c r="E30" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31">
         <v>4.0</v>
       </c>
       <c r="C31" t="s">
         <v>46</v>
       </c>
       <c r="D31">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E31" t="s">
         <v>7</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>30</v>
       </c>
       <c r="B32">
         <v>4.0</v>
       </c>
       <c r="C32" t="s">
         <v>47</v>
       </c>
       <c r="D32">
         <v>19</v>
       </c>
       <c r="E32" t="s">
         <v>7</v>
       </c>
     </row>
@@ -1988,51 +1988,51 @@
       </c>
       <c r="B48">
         <v>2.0</v>
       </c>
       <c r="C48" t="s">
         <v>63</v>
       </c>
       <c r="D48">
         <v>19</v>
       </c>
       <c r="E48" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="B49">
         <v>2.0</v>
       </c>
       <c r="C49" t="s">
         <v>64</v>
       </c>
       <c r="D49">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E49" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50">
         <v>2.0</v>
       </c>
       <c r="C50" t="s">
         <v>65</v>
       </c>
       <c r="D50">
         <v>20</v>
       </c>
       <c r="E50" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>49</v>
@@ -2178,51 +2178,51 @@
       </c>
       <c r="B59">
         <v>2.0</v>
       </c>
       <c r="C59" t="s">
         <v>74</v>
       </c>
       <c r="D59">
         <v>20</v>
       </c>
       <c r="E59" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="B60">
         <v>2.0</v>
       </c>
       <c r="C60" t="s">
         <v>75</v>
       </c>
       <c r="D60">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E60" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="B61">
         <v>2.0</v>
       </c>
       <c r="C61" t="s">
         <v>76</v>
       </c>
       <c r="D61">
         <v>21</v>
       </c>
       <c r="E61" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>60</v>
@@ -2356,110 +2356,110 @@
         <v>7</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>69</v>
       </c>
       <c r="C70" t="s">
         <v>87</v>
       </c>
       <c r="D70">
         <v>18</v>
       </c>
       <c r="E70" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>70</v>
       </c>
       <c r="C71" t="s">
         <v>88</v>
       </c>
       <c r="D71">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E71" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>71</v>
       </c>
       <c r="C72" t="s">
         <v>89</v>
       </c>
       <c r="D72">
         <v>18</v>
       </c>
       <c r="E72" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>72</v>
       </c>
       <c r="C73" t="s">
         <v>90</v>
       </c>
       <c r="D73">
         <v>18</v>
       </c>
       <c r="E73" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>73</v>
       </c>
       <c r="C74" t="s">
         <v>91</v>
       </c>
       <c r="D74">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E74" t="s">
         <v>7</v>
       </c>
       <c r="F74" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>74</v>
       </c>
       <c r="C75" t="s">
         <v>92</v>
       </c>
       <c r="D75">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E75" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>75</v>
       </c>
       <c r="C76" t="s">
         <v>93</v>
       </c>
       <c r="D76">
         <v>19</v>
       </c>
       <c r="E76" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>76</v>
       </c>
       <c r="C77" t="s">
         <v>94</v>
@@ -2488,65 +2488,65 @@
         <v>16</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>78</v>
       </c>
       <c r="C79" t="s">
         <v>96</v>
       </c>
       <c r="D79">
         <v>20</v>
       </c>
       <c r="E79" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>79</v>
       </c>
       <c r="C80" t="s">
         <v>97</v>
       </c>
       <c r="D80">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E80" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>80</v>
       </c>
       <c r="C81" t="s">
         <v>98</v>
       </c>
       <c r="D81">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E81" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82">
         <v>80</v>
       </c>
       <c r="C82" t="s">
         <v>99</v>
       </c>
       <c r="D82">
         <v>18</v>
       </c>
       <c r="E82" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83">
         <v>82</v>
       </c>
       <c r="C83" t="s">
         <v>100</v>
@@ -2841,85 +2841,85 @@
       </c>
       <c r="B6">
         <v>14.0</v>
       </c>
       <c r="C6" t="s">
         <v>117</v>
       </c>
       <c r="D6">
         <v>19</v>
       </c>
       <c r="E6" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7">
         <v>14.0</v>
       </c>
       <c r="C7" t="s">
         <v>118</v>
       </c>
       <c r="D7">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E7" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
         <v>14.0</v>
       </c>
       <c r="C8" t="s">
         <v>119</v>
       </c>
       <c r="D8">
         <v>20</v>
       </c>
       <c r="E8" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>14.0</v>
       </c>
       <c r="C9" t="s">
         <v>120</v>
       </c>
       <c r="D9">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E9" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>8.0</v>
       </c>
       <c r="C10" t="s">
         <v>121</v>
       </c>
       <c r="D10">
         <v>20</v>
       </c>
       <c r="E10" t="s">
         <v>7</v>
       </c>
       <c r="F10" t="s">
         <v>122</v>
       </c>
     </row>
@@ -2949,51 +2949,51 @@
       </c>
       <c r="C12" t="s">
         <v>124</v>
       </c>
       <c r="D12">
         <v>19</v>
       </c>
       <c r="E12" t="s">
         <v>7</v>
       </c>
       <c r="F12" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>8.0</v>
       </c>
       <c r="C13" t="s">
         <v>126</v>
       </c>
       <c r="D13">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E13" t="s">
         <v>7</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
         <v>8.0</v>
       </c>
       <c r="C14" t="s">
         <v>127</v>
       </c>
       <c r="D14">
         <v>18</v>
       </c>
       <c r="E14" t="s">
         <v>7</v>
       </c>
       <c r="F14" t="s">
@@ -3006,51 +3006,51 @@
       </c>
       <c r="B15">
         <v>8.0</v>
       </c>
       <c r="C15" t="s">
         <v>128</v>
       </c>
       <c r="D15">
         <v>20</v>
       </c>
       <c r="E15" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>14</v>
       </c>
       <c r="B16">
         <v>8.0</v>
       </c>
       <c r="C16" t="s">
         <v>129</v>
       </c>
       <c r="D16">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E16" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17">
         <v>8.0</v>
       </c>
       <c r="C17" t="s">
         <v>130</v>
       </c>
       <c r="D17">
         <v>20</v>
       </c>
       <c r="E17" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>17</v>
@@ -3128,51 +3128,51 @@
       </c>
       <c r="B22">
         <v>4.0</v>
       </c>
       <c r="C22" t="s">
         <v>135</v>
       </c>
       <c r="D22">
         <v>20</v>
       </c>
       <c r="E22" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23">
         <v>4.0</v>
       </c>
       <c r="C23" t="s">
         <v>136</v>
       </c>
       <c r="D23">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E23" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24">
         <v>4.0</v>
       </c>
       <c r="C24" t="s">
         <v>137</v>
       </c>
       <c r="D24">
         <v>20</v>
       </c>
       <c r="E24" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>24</v>
@@ -3372,51 +3372,51 @@
       </c>
       <c r="B36">
         <v>2.0</v>
       </c>
       <c r="C36" t="s">
         <v>149</v>
       </c>
       <c r="D36">
         <v>18</v>
       </c>
       <c r="E36" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>35</v>
       </c>
       <c r="B37">
         <v>2.0</v>
       </c>
       <c r="C37" t="s">
         <v>150</v>
       </c>
       <c r="D37">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E37" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38">
         <v>2.0</v>
       </c>
       <c r="C38" t="s">
         <v>151</v>
       </c>
       <c r="D38">
         <v>19</v>
       </c>
       <c r="E38" t="s">
         <v>7</v>
       </c>
       <c r="F38" t="s">
         <v>152</v>
       </c>
     </row>
@@ -3517,51 +3517,51 @@
       </c>
       <c r="B44">
         <v>2.0</v>
       </c>
       <c r="C44" t="s">
         <v>158</v>
       </c>
       <c r="D44">
         <v>17</v>
       </c>
       <c r="E44" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45">
         <v>2.0</v>
       </c>
       <c r="C45" t="s">
         <v>159</v>
       </c>
       <c r="D45">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E45" t="s">
         <v>7</v>
       </c>
       <c r="F45" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46">
         <v>2.0</v>
       </c>
       <c r="C46" t="s">
         <v>160</v>
       </c>
       <c r="D46">
         <v>19</v>
       </c>
       <c r="E46" t="s">
         <v>7</v>
       </c>
       <c r="F46" t="s">
@@ -3716,51 +3716,51 @@
       </c>
       <c r="B55">
         <v>2.0</v>
       </c>
       <c r="C55" t="s">
         <v>170</v>
       </c>
       <c r="D55">
         <v>18</v>
       </c>
       <c r="E55" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="B56">
         <v>2.0</v>
       </c>
       <c r="C56" t="s">
         <v>171</v>
       </c>
       <c r="D56">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E56" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="B57">
         <v>2.0</v>
       </c>
       <c r="C57" t="s">
         <v>172</v>
       </c>
       <c r="D57">
         <v>20</v>
       </c>
       <c r="E57" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>57</v>
@@ -4144,102 +4144,102 @@
       </c>
       <c r="B80">
         <v>1.0</v>
       </c>
       <c r="C80" t="s">
         <v>196</v>
       </c>
       <c r="D80">
         <v>17</v>
       </c>
       <c r="E80" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>80</v>
       </c>
       <c r="B81">
         <v>1.0</v>
       </c>
       <c r="C81" t="s">
         <v>197</v>
       </c>
       <c r="D81">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E81" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82">
         <v>81</v>
       </c>
       <c r="B82">
         <v>1.0</v>
       </c>
       <c r="C82" t="s">
         <v>198</v>
       </c>
       <c r="D82">
         <v>19</v>
       </c>
       <c r="E82" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83">
         <v>82</v>
       </c>
       <c r="B83">
         <v>1.0</v>
       </c>
       <c r="C83" t="s">
         <v>199</v>
       </c>
       <c r="D83">
         <v>19</v>
       </c>
       <c r="E83" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84">
         <v>83</v>
       </c>
       <c r="B84">
         <v>1.0</v>
       </c>
       <c r="C84" t="s">
         <v>200</v>
       </c>
       <c r="D84">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E84" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>84</v>
       </c>
       <c r="B85">
         <v>1.0</v>
       </c>
       <c r="C85" t="s">
         <v>201</v>
       </c>
       <c r="D85">
         <v>18</v>
       </c>
       <c r="E85" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>85</v>
@@ -4308,82 +4308,82 @@
         <v>206</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90">
         <v>89</v>
       </c>
       <c r="C90" t="s">
         <v>207</v>
       </c>
       <c r="D90">
         <v>19</v>
       </c>
       <c r="E90" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91">
         <v>90</v>
       </c>
       <c r="C91" t="s">
         <v>208</v>
       </c>
       <c r="D91">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E91" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92">
         <v>90</v>
       </c>
       <c r="B92">
         <v>1.0</v>
       </c>
       <c r="C92" t="s">
         <v>209</v>
       </c>
       <c r="D92">
         <v>19</v>
       </c>
       <c r="E92" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93">
         <v>92</v>
       </c>
       <c r="C93" t="s">
         <v>210</v>
       </c>
       <c r="D93">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E93" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>93</v>
       </c>
       <c r="C94" t="s">
         <v>211</v>
       </c>
       <c r="D94">
         <v>19</v>
       </c>
       <c r="E94" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>94</v>
       </c>
       <c r="C95" t="s">
         <v>212</v>
@@ -4429,107 +4429,107 @@
         <v>7</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98">
         <v>97</v>
       </c>
       <c r="C98" t="s">
         <v>216</v>
       </c>
       <c r="D98">
         <v>18</v>
       </c>
       <c r="E98" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99">
         <v>98</v>
       </c>
       <c r="C99" t="s">
         <v>217</v>
       </c>
       <c r="D99">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E99" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100">
         <v>99</v>
       </c>
       <c r="C100" t="s">
         <v>218</v>
       </c>
       <c r="D100">
         <v>20</v>
       </c>
       <c r="E100" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101">
         <v>100</v>
       </c>
       <c r="C101" t="s">
         <v>219</v>
       </c>
       <c r="D101">
         <v>19</v>
       </c>
       <c r="E101" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102">
         <v>101</v>
       </c>
       <c r="C102" t="s">
         <v>220</v>
       </c>
       <c r="D102">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E102" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103">
         <v>102</v>
       </c>
       <c r="C103" t="s">
         <v>221</v>
       </c>
       <c r="D103">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E103" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104">
         <v>103</v>
       </c>
       <c r="C104" t="s">
         <v>222</v>
       </c>
       <c r="D104">
         <v>17</v>
       </c>
       <c r="E104" t="s">
         <v>7</v>
       </c>
       <c r="F104" t="s">
         <v>223</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105">
         <v>104</v>
@@ -4547,51 +4547,51 @@
         <v>214</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106">
         <v>105</v>
       </c>
       <c r="C106" t="s">
         <v>225</v>
       </c>
       <c r="D106">
         <v>20</v>
       </c>
       <c r="E106" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107">
         <v>106</v>
       </c>
       <c r="C107" t="s">
         <v>226</v>
       </c>
       <c r="D107">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E107" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108">
         <v>106</v>
       </c>
       <c r="C108" t="s">
         <v>227</v>
       </c>
       <c r="D108">
         <v>19</v>
       </c>
       <c r="E108" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109">
         <v>108</v>
       </c>
       <c r="C109" t="s">
         <v>228</v>