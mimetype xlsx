--- v2 (2026-08-30)
+++ v3 (2026-10-15)
@@ -907,51 +907,51 @@
       </c>
       <c r="C7" t="s">
         <v>19</v>
       </c>
       <c r="D7">
         <v>13</v>
       </c>
       <c r="E7" t="s">
         <v>13</v>
       </c>
       <c r="F7" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
         <v>14.0</v>
       </c>
       <c r="C8" t="s">
         <v>20</v>
       </c>
       <c r="D8">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E8" t="s">
         <v>7</v>
       </c>
       <c r="F8" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>14.0</v>
       </c>
       <c r="C9" t="s">
         <v>22</v>
       </c>
       <c r="D9">
         <v>15</v>
       </c>
       <c r="E9" t="s">
         <v>7</v>
       </c>
       <c r="F9" t="s">
@@ -1167,71 +1167,71 @@
       </c>
       <c r="C20" t="s">
         <v>42</v>
       </c>
       <c r="D20">
         <v>15</v>
       </c>
       <c r="E20" t="s">
         <v>37</v>
       </c>
       <c r="F20" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21">
         <v>4.0</v>
       </c>
       <c r="C21" t="s">
         <v>43</v>
       </c>
       <c r="D21">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E21" t="s">
         <v>7</v>
       </c>
       <c r="F21" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22">
         <v>4.0</v>
       </c>
       <c r="C22" t="s">
         <v>44</v>
       </c>
       <c r="D22">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E22" t="s">
         <v>10</v>
       </c>
       <c r="F22" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23">
         <v>4.0</v>
       </c>
       <c r="C23" t="s">
         <v>45</v>
       </c>
       <c r="D23">
         <v>14</v>
       </c>
       <c r="E23" t="s">
         <v>37</v>
       </c>
       <c r="F23" t="s">
@@ -1287,51 +1287,51 @@
       </c>
       <c r="C26" t="s">
         <v>51</v>
       </c>
       <c r="D26">
         <v>13</v>
       </c>
       <c r="E26" t="s">
         <v>37</v>
       </c>
       <c r="F26" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27">
         <v>4.0</v>
       </c>
       <c r="C27" t="s">
         <v>52</v>
       </c>
       <c r="D27">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E27" t="s">
         <v>27</v>
       </c>
       <c r="F27" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28">
         <v>4.0</v>
       </c>
       <c r="C28" t="s">
         <v>54</v>
       </c>
       <c r="D28">
         <v>15</v>
       </c>
       <c r="E28" t="s">
         <v>7</v>
       </c>
       <c r="F28" t="s">
@@ -1595,51 +1595,51 @@
     <row r="42" spans="1:6">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="C42" t="s">
         <v>74</v>
       </c>
       <c r="D42">
         <v>14</v>
       </c>
       <c r="E42" t="s">
         <v>37</v>
       </c>
       <c r="F42" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="C43" t="s">
         <v>75</v>
       </c>
       <c r="D43">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E43" t="s">
         <v>7</v>
       </c>
       <c r="F43" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="C44" t="s">
         <v>76</v>
       </c>
       <c r="D44">
         <v>15</v>
       </c>
       <c r="E44" t="s">
         <v>7</v>
       </c>
       <c r="F44" t="s">
         <v>34</v>
       </c>
     </row>
@@ -1777,71 +1777,71 @@
       </c>
       <c r="C2" t="s">
         <v>81</v>
       </c>
       <c r="D2">
         <v>15</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
       <c r="F2" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>26.0</v>
       </c>
       <c r="C3" t="s">
         <v>82</v>
       </c>
       <c r="D3">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
       <c r="F3" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>20.0</v>
       </c>
       <c r="C4" t="s">
         <v>83</v>
       </c>
       <c r="D4">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E4" t="s">
         <v>7</v>
       </c>
       <c r="F4" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>20.0</v>
       </c>
       <c r="C5" t="s">
         <v>84</v>
       </c>
       <c r="D5">
         <v>15</v>
       </c>
       <c r="E5" t="s">
         <v>7</v>
       </c>
       <c r="F5" t="s">
@@ -1857,51 +1857,51 @@
       </c>
       <c r="C6" t="s">
         <v>85</v>
       </c>
       <c r="D6">
         <v>14</v>
       </c>
       <c r="E6" t="s">
         <v>7</v>
       </c>
       <c r="F6" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7">
         <v>14.0</v>
       </c>
       <c r="C7" t="s">
         <v>86</v>
       </c>
       <c r="D7">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E7" t="s">
         <v>7</v>
       </c>
       <c r="F7" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
         <v>14.0</v>
       </c>
       <c r="C8" t="s">
         <v>87</v>
       </c>
       <c r="D8">
         <v>14</v>
       </c>
       <c r="E8" t="s">
         <v>88</v>
       </c>
       <c r="F8" t="s">
@@ -2317,102 +2317,102 @@
       </c>
       <c r="C29" t="s">
         <v>118</v>
       </c>
       <c r="D29">
         <v>14</v>
       </c>
       <c r="E29" t="s">
         <v>37</v>
       </c>
       <c r="F29" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>28</v>
       </c>
       <c r="B30">
         <v>4.0</v>
       </c>
       <c r="C30" t="s">
         <v>119</v>
       </c>
       <c r="D30">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E30" t="s">
         <v>7</v>
       </c>
       <c r="F30" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="C31" t="s">
         <v>120</v>
       </c>
       <c r="D31">
         <v>15</v>
       </c>
       <c r="E31" t="s">
         <v>7</v>
       </c>
       <c r="F31" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="C32" t="s">
         <v>121</v>
       </c>
       <c r="D32">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E32" t="s">
         <v>7</v>
       </c>
       <c r="F32" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="C33" t="s">
         <v>122</v>
       </c>
       <c r="D33">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E33" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="C34" t="s">
         <v>123</v>
       </c>
       <c r="D34">
         <v>14</v>
       </c>
       <c r="E34" t="s">
         <v>7</v>
       </c>
       <c r="F34" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>34</v>