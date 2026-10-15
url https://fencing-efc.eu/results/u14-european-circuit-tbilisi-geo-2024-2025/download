--- v2 (2026-08-30)
+++ v3 (2026-10-15)
@@ -806,51 +806,51 @@
       </c>
       <c r="C12" t="s">
         <v>23</v>
       </c>
       <c r="D12">
         <v>15</v>
       </c>
       <c r="E12" t="s">
         <v>16</v>
       </c>
       <c r="F12" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>8.0</v>
       </c>
       <c r="C13" t="s">
         <v>25</v>
       </c>
       <c r="D13">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E13" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
         <v>8.0</v>
       </c>
       <c r="C14" t="s">
         <v>26</v>
       </c>
       <c r="D14">
         <v>14</v>
       </c>
       <c r="E14" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
@@ -1399,102 +1399,102 @@
       </c>
       <c r="B15">
         <v>8.0</v>
       </c>
       <c r="C15" t="s">
         <v>58</v>
       </c>
       <c r="D15">
         <v>14</v>
       </c>
       <c r="E15" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>14</v>
       </c>
       <c r="B16">
         <v>8.0</v>
       </c>
       <c r="C16" t="s">
         <v>59</v>
       </c>
       <c r="D16">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E16" t="s">
         <v>16</v>
       </c>
       <c r="F16" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>15</v>
       </c>
       <c r="B17">
         <v>8.0</v>
       </c>
       <c r="C17" t="s">
         <v>60</v>
       </c>
       <c r="D17">
         <v>12</v>
       </c>
       <c r="E17" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>16</v>
       </c>
       <c r="B18">
         <v>8.0</v>
       </c>
       <c r="C18" t="s">
         <v>61</v>
       </c>
       <c r="D18">
         <v>13</v>
       </c>
       <c r="E18" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>17</v>
       </c>
       <c r="C19" t="s">
         <v>62</v>
       </c>
       <c r="D19">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E19" t="s">
         <v>16</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>