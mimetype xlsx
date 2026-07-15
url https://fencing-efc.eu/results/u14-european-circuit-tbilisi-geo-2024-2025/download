--- v0 (2026-05-16)
+++ v1 (2026-07-15)
@@ -638,91 +638,91 @@
       </c>
       <c r="B3">
         <v>26.0</v>
       </c>
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3">
         <v>14</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>20.0</v>
       </c>
       <c r="C4" t="s">
         <v>11</v>
       </c>
       <c r="D4">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E4" t="s">
         <v>12</v>
       </c>
       <c r="F4" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>20.0</v>
       </c>
       <c r="C5" t="s">
         <v>14</v>
       </c>
       <c r="D5">
         <v>13</v>
       </c>
       <c r="E5" t="s">
         <v>12</v>
       </c>
       <c r="F5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6">
         <v>14.0</v>
       </c>
       <c r="C6" t="s">
         <v>15</v>
       </c>
       <c r="D6">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E6" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7">
         <v>14.0</v>
       </c>
       <c r="C7" t="s">
         <v>17</v>
       </c>
       <c r="D7">
         <v>13</v>
       </c>
       <c r="E7" t="s">
         <v>12</v>
       </c>
       <c r="F7" t="s">
         <v>13</v>
       </c>
     </row>
@@ -749,71 +749,71 @@
       </c>
       <c r="B9">
         <v>14.0</v>
       </c>
       <c r="C9" t="s">
         <v>19</v>
       </c>
       <c r="D9">
         <v>15</v>
       </c>
       <c r="E9" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>8.0</v>
       </c>
       <c r="C10" t="s">
         <v>20</v>
       </c>
       <c r="D10">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E10" t="s">
         <v>12</v>
       </c>
       <c r="F10" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11">
         <v>8.0</v>
       </c>
       <c r="C11" t="s">
         <v>21</v>
       </c>
       <c r="D11">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E11" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12">
         <v>8.0</v>
       </c>
       <c r="C12" t="s">
         <v>23</v>
       </c>
       <c r="D12">
         <v>15</v>
       </c>
       <c r="E12" t="s">
         <v>16</v>
       </c>
       <c r="F12" t="s">
         <v>24</v>
       </c>
     </row>
@@ -968,51 +968,51 @@
       </c>
       <c r="B21">
         <v>4.0</v>
       </c>
       <c r="C21" t="s">
         <v>34</v>
       </c>
       <c r="D21">
         <v>14</v>
       </c>
       <c r="E21" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22">
         <v>4.0</v>
       </c>
       <c r="C22" t="s">
         <v>35</v>
       </c>
       <c r="D22">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E22" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>21</v>
       </c>
       <c r="B23">
         <v>4.0</v>
       </c>
       <c r="C23" t="s">
         <v>36</v>
       </c>
       <c r="D23">
         <v>15</v>
       </c>
       <c r="E23" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>23</v>
@@ -1180,88 +1180,88 @@
       </c>
       <c r="C3" t="s">
         <v>44</v>
       </c>
       <c r="D3">
         <v>15</v>
       </c>
       <c r="E3" t="s">
         <v>45</v>
       </c>
       <c r="F3" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>2</v>
       </c>
       <c r="B4">
         <v>26.0</v>
       </c>
       <c r="C4" t="s">
         <v>47</v>
       </c>
       <c r="D4">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E4" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>20.0</v>
       </c>
       <c r="C5" t="s">
         <v>48</v>
       </c>
       <c r="D5">
         <v>14</v>
       </c>
       <c r="E5" t="s">
         <v>16</v>
       </c>
       <c r="F5" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6">
         <v>20.0</v>
       </c>
       <c r="C6" t="s">
         <v>49</v>
       </c>
       <c r="D6">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E6" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>5</v>
       </c>
       <c r="B7">
         <v>14.0</v>
       </c>
       <c r="C7" t="s">
         <v>50</v>
       </c>
       <c r="D7">
         <v>13</v>
       </c>
       <c r="E7" t="s">
         <v>12</v>
       </c>
       <c r="F7" t="s">
         <v>13</v>
       </c>
     </row>
@@ -1291,51 +1291,51 @@
       </c>
       <c r="B9">
         <v>14.0</v>
       </c>
       <c r="C9" t="s">
         <v>52</v>
       </c>
       <c r="D9">
         <v>15</v>
       </c>
       <c r="E9" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>8</v>
       </c>
       <c r="B10">
         <v>14.0</v>
       </c>
       <c r="C10" t="s">
         <v>53</v>
       </c>
       <c r="D10">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E10" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>9</v>
       </c>
       <c r="B11">
         <v>8.0</v>
       </c>
       <c r="C11" t="s">
         <v>54</v>
       </c>
       <c r="D11">
         <v>13</v>
       </c>
       <c r="E11" t="s">
         <v>12</v>
       </c>
       <c r="F11" t="s">
         <v>13</v>
       </c>
     </row>
@@ -1419,51 +1419,51 @@
       </c>
       <c r="C16" t="s">
         <v>59</v>
       </c>
       <c r="D16">
         <v>13</v>
       </c>
       <c r="E16" t="s">
         <v>16</v>
       </c>
       <c r="F16" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>15</v>
       </c>
       <c r="B17">
         <v>8.0</v>
       </c>
       <c r="C17" t="s">
         <v>60</v>
       </c>
       <c r="D17">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E17" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>16</v>
       </c>
       <c r="B18">
         <v>8.0</v>
       </c>
       <c r="C18" t="s">
         <v>61</v>
       </c>
       <c r="D18">
         <v>13</v>
       </c>
       <c r="E18" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>17</v>