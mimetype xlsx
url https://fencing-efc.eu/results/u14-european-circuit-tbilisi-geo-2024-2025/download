--- v1 (2026-07-15)
+++ v2 (2026-08-30)
@@ -823,68 +823,68 @@
       </c>
       <c r="B13">
         <v>8.0</v>
       </c>
       <c r="C13" t="s">
         <v>25</v>
       </c>
       <c r="D13">
         <v>12</v>
       </c>
       <c r="E13" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
         <v>8.0</v>
       </c>
       <c r="C14" t="s">
         <v>26</v>
       </c>
       <c r="D14">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E14" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15">
         <v>8.0</v>
       </c>
       <c r="C15" t="s">
         <v>27</v>
       </c>
       <c r="D15">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E15" t="s">
         <v>16</v>
       </c>
       <c r="F15" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16">
         <v>8.0</v>
       </c>
       <c r="C16" t="s">
         <v>29</v>
       </c>
       <c r="D16">
         <v>13</v>
       </c>
       <c r="E16" t="s">
         <v>16</v>
       </c>
     </row>
@@ -1234,51 +1234,51 @@
       </c>
       <c r="B6">
         <v>20.0</v>
       </c>
       <c r="C6" t="s">
         <v>49</v>
       </c>
       <c r="D6">
         <v>15</v>
       </c>
       <c r="E6" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>5</v>
       </c>
       <c r="B7">
         <v>14.0</v>
       </c>
       <c r="C7" t="s">
         <v>50</v>
       </c>
       <c r="D7">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E7" t="s">
         <v>12</v>
       </c>
       <c r="F7" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>6</v>
       </c>
       <c r="B8">
         <v>14.0</v>
       </c>
       <c r="C8" t="s">
         <v>51</v>
       </c>
       <c r="D8">
         <v>14</v>
       </c>
       <c r="E8" t="s">
         <v>45</v>
       </c>
       <c r="F8" t="s">
@@ -1308,105 +1308,105 @@
       </c>
       <c r="B10">
         <v>14.0</v>
       </c>
       <c r="C10" t="s">
         <v>53</v>
       </c>
       <c r="D10">
         <v>14</v>
       </c>
       <c r="E10" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>9</v>
       </c>
       <c r="B11">
         <v>8.0</v>
       </c>
       <c r="C11" t="s">
         <v>54</v>
       </c>
       <c r="D11">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E11" t="s">
         <v>12</v>
       </c>
       <c r="F11" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>10</v>
       </c>
       <c r="B12">
         <v>8.0</v>
       </c>
       <c r="C12" t="s">
         <v>55</v>
       </c>
       <c r="D12">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E12" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>11</v>
       </c>
       <c r="B13">
         <v>8.0</v>
       </c>
       <c r="C13" t="s">
         <v>56</v>
       </c>
       <c r="D13">
         <v>14</v>
       </c>
       <c r="E13" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>12</v>
       </c>
       <c r="B14">
         <v>8.0</v>
       </c>
       <c r="C14" t="s">
         <v>57</v>
       </c>
       <c r="D14">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E14" t="s">
         <v>16</v>
       </c>
       <c r="F14" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>13</v>
       </c>
       <c r="B15">
         <v>8.0</v>
       </c>
       <c r="C15" t="s">
         <v>58</v>
       </c>
       <c r="D15">
         <v>14</v>
       </c>
       <c r="E15" t="s">
         <v>10</v>
       </c>
     </row>