--- v2 (2026-08-30)
+++ v3 (2026-10-15)
@@ -1280,51 +1280,51 @@
       </c>
       <c r="C18" t="s">
         <v>44</v>
       </c>
       <c r="D18">
         <v>13</v>
       </c>
       <c r="E18" t="s">
         <v>36</v>
       </c>
       <c r="F18" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19">
         <v>4.0</v>
       </c>
       <c r="C19" t="s">
         <v>45</v>
       </c>
       <c r="D19">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E19" t="s">
         <v>13</v>
       </c>
       <c r="F19" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20">
         <v>4.0</v>
       </c>
       <c r="C20" t="s">
         <v>47</v>
       </c>
       <c r="D20">
         <v>12</v>
       </c>
       <c r="E20" t="s">
         <v>20</v>
       </c>
       <c r="F20" t="s">
@@ -1380,51 +1380,51 @@
       </c>
       <c r="C23" t="s">
         <v>52</v>
       </c>
       <c r="D23">
         <v>14</v>
       </c>
       <c r="E23" t="s">
         <v>13</v>
       </c>
       <c r="F23" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24">
         <v>4.0</v>
       </c>
       <c r="C24" t="s">
         <v>53</v>
       </c>
       <c r="D24">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E24" t="s">
         <v>7</v>
       </c>
       <c r="F24" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25">
         <v>4.0</v>
       </c>
       <c r="C25" t="s">
         <v>55</v>
       </c>
       <c r="D25">
         <v>15</v>
       </c>
       <c r="E25" t="s">
         <v>20</v>
       </c>
       <c r="F25" t="s">
@@ -1734,102 +1734,102 @@
       </c>
       <c r="C41" t="s">
         <v>85</v>
       </c>
       <c r="D41">
         <v>15</v>
       </c>
       <c r="E41" t="s">
         <v>20</v>
       </c>
       <c r="F41" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42">
         <v>2.0</v>
       </c>
       <c r="C42" t="s">
         <v>87</v>
       </c>
       <c r="D42">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E42" t="s">
         <v>20</v>
       </c>
       <c r="F42" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="C43" t="s">
         <v>89</v>
       </c>
       <c r="D43">
         <v>15</v>
       </c>
       <c r="E43" t="s">
         <v>81</v>
       </c>
       <c r="F43" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="C44" t="s">
         <v>90</v>
       </c>
       <c r="D44">
         <v>15</v>
       </c>
       <c r="E44" t="s">
         <v>20</v>
       </c>
       <c r="F44" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="C45" t="s">
         <v>91</v>
       </c>
       <c r="D45">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E45" t="s">
         <v>72</v>
       </c>
       <c r="F45" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="C46" t="s">
         <v>92</v>
       </c>
       <c r="D46">
         <v>14</v>
       </c>
       <c r="E46" t="s">
         <v>20</v>
       </c>
       <c r="F46" t="s">
         <v>88</v>
       </c>
     </row>
@@ -1921,51 +1921,51 @@
     <row r="52" spans="1:6">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="C52" t="s">
         <v>98</v>
       </c>
       <c r="D52">
         <v>14</v>
       </c>
       <c r="E52" t="s">
         <v>81</v>
       </c>
       <c r="F52" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="C53" t="s">
         <v>99</v>
       </c>
       <c r="D53">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E53" t="s">
         <v>20</v>
       </c>
       <c r="F53" t="s">
         <v>88</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
@@ -2086,51 +2086,51 @@
       </c>
       <c r="C6" t="s">
         <v>107</v>
       </c>
       <c r="D6">
         <v>14</v>
       </c>
       <c r="E6" t="s">
         <v>69</v>
       </c>
       <c r="F6" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>3</v>
       </c>
       <c r="B7">
         <v>20.0</v>
       </c>
       <c r="C7" t="s">
         <v>108</v>
       </c>
       <c r="D7">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E7" t="s">
         <v>13</v>
       </c>
       <c r="F7" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>5</v>
       </c>
       <c r="B8">
         <v>14.0</v>
       </c>
       <c r="C8" t="s">
         <v>110</v>
       </c>
       <c r="D8">
         <v>15</v>
       </c>
       <c r="E8" t="s">
         <v>72</v>
       </c>
       <c r="F8" t="s">
@@ -2346,51 +2346,51 @@
       </c>
       <c r="C19" t="s">
         <v>128</v>
       </c>
       <c r="D19">
         <v>15</v>
       </c>
       <c r="E19" t="s">
         <v>20</v>
       </c>
       <c r="F19" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>17</v>
       </c>
       <c r="B20">
         <v>4.0</v>
       </c>
       <c r="C20" t="s">
         <v>130</v>
       </c>
       <c r="D20">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E20" t="s">
         <v>13</v>
       </c>
       <c r="F20" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>18</v>
       </c>
       <c r="B21">
         <v>4.0</v>
       </c>
       <c r="C21" t="s">
         <v>131</v>
       </c>
       <c r="D21">
         <v>13</v>
       </c>
       <c r="E21" t="s">
         <v>7</v>
       </c>
       <c r="F21" t="s">
@@ -3008,51 +3008,51 @@
     <row r="53" spans="1:6">
       <c r="A53">
         <v>50</v>
       </c>
       <c r="C53" t="s">
         <v>169</v>
       </c>
       <c r="D53">
         <v>14</v>
       </c>
       <c r="E53" t="s">
         <v>10</v>
       </c>
       <c r="F53" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>51</v>
       </c>
       <c r="C54" t="s">
         <v>170</v>
       </c>
       <c r="D54">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E54" t="s">
         <v>13</v>
       </c>
       <c r="F54" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>52</v>
       </c>
       <c r="C55" t="s">
         <v>171</v>
       </c>
       <c r="D55">
         <v>13</v>
       </c>
       <c r="E55" t="s">
         <v>7</v>
       </c>
       <c r="F55" t="s">
         <v>172</v>
       </c>
     </row>
@@ -3076,51 +3076,51 @@
     <row r="57" spans="1:6">
       <c r="A57">
         <v>54</v>
       </c>
       <c r="C57" t="s">
         <v>174</v>
       </c>
       <c r="D57">
         <v>15</v>
       </c>
       <c r="E57" t="s">
         <v>20</v>
       </c>
       <c r="F57" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>55</v>
       </c>
       <c r="C58" t="s">
         <v>175</v>
       </c>
       <c r="D58">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E58" t="s">
         <v>20</v>
       </c>
       <c r="F58" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>56</v>
       </c>
       <c r="C59" t="s">
         <v>176</v>
       </c>
       <c r="D59">
         <v>14</v>
       </c>
       <c r="E59" t="s">
         <v>20</v>
       </c>
       <c r="F59" t="s">
         <v>88</v>
       </c>
     </row>