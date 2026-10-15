--- v2 (2026-08-30)
+++ v3 (2026-10-15)
@@ -2162,51 +2162,51 @@
       </c>
       <c r="C57" t="s">
         <v>103</v>
       </c>
       <c r="D57">
         <v>14</v>
       </c>
       <c r="E57" t="s">
         <v>13</v>
       </c>
       <c r="F57" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="B58">
         <v>2.0</v>
       </c>
       <c r="C58" t="s">
         <v>104</v>
       </c>
       <c r="D58">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E58" t="s">
         <v>62</v>
       </c>
       <c r="F58" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="B59">
         <v>2.0</v>
       </c>
       <c r="C59" t="s">
         <v>105</v>
       </c>
       <c r="D59">
         <v>15</v>
       </c>
       <c r="E59" t="s">
         <v>25</v>
       </c>
     </row>
@@ -2594,102 +2594,102 @@
     <row r="81" spans="1:6">
       <c r="A81">
         <v>80</v>
       </c>
       <c r="C81" t="s">
         <v>135</v>
       </c>
       <c r="D81">
         <v>12</v>
       </c>
       <c r="E81" t="s">
         <v>13</v>
       </c>
       <c r="F81" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82">
         <v>81</v>
       </c>
       <c r="C82" t="s">
         <v>136</v>
       </c>
       <c r="D82">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E82" t="s">
         <v>16</v>
       </c>
       <c r="F82" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83">
         <v>82</v>
       </c>
       <c r="C83" t="s">
         <v>137</v>
       </c>
       <c r="D83">
         <v>14</v>
       </c>
       <c r="E83" t="s">
         <v>62</v>
       </c>
       <c r="F83" t="s">
         <v>138</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84">
         <v>83</v>
       </c>
       <c r="C84" t="s">
         <v>139</v>
       </c>
       <c r="D84">
         <v>14</v>
       </c>
       <c r="E84" t="s">
         <v>13</v>
       </c>
       <c r="F84" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>84</v>
       </c>
       <c r="C85" t="s">
         <v>140</v>
       </c>
       <c r="D85">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E85" t="s">
         <v>33</v>
       </c>
       <c r="F85" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>85</v>
       </c>
       <c r="C86" t="s">
         <v>142</v>
       </c>
       <c r="D86">
         <v>14</v>
       </c>
       <c r="E86" t="s">
         <v>13</v>
       </c>
       <c r="F86" t="s">
         <v>23</v>
       </c>
     </row>
@@ -3073,51 +3073,51 @@
       </c>
       <c r="C17" t="s">
         <v>164</v>
       </c>
       <c r="D17">
         <v>14</v>
       </c>
       <c r="E17" t="s">
         <v>16</v>
       </c>
       <c r="F17" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18">
         <v>4.0</v>
       </c>
       <c r="C18" t="s">
         <v>166</v>
       </c>
       <c r="D18">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E18" t="s">
         <v>16</v>
       </c>
       <c r="F18" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19">
         <v>4.0</v>
       </c>
       <c r="C19" t="s">
         <v>167</v>
       </c>
       <c r="D19">
         <v>15</v>
       </c>
       <c r="E19" t="s">
         <v>33</v>
       </c>
       <c r="F19" t="s">
@@ -3233,51 +3233,51 @@
       </c>
       <c r="C25" t="s">
         <v>174</v>
       </c>
       <c r="D25">
         <v>15</v>
       </c>
       <c r="E25" t="s">
         <v>62</v>
       </c>
       <c r="F25" t="s">
         <v>138</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26">
         <v>4.0</v>
       </c>
       <c r="C26" t="s">
         <v>175</v>
       </c>
       <c r="D26">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E26" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27">
         <v>4.0</v>
       </c>
       <c r="C27" t="s">
         <v>176</v>
       </c>
       <c r="D27">
         <v>14</v>
       </c>
       <c r="E27" t="s">
         <v>33</v>
       </c>
       <c r="F27" t="s">
         <v>67</v>
       </c>
     </row>
@@ -3427,51 +3427,51 @@
       </c>
       <c r="C35" t="s">
         <v>184</v>
       </c>
       <c r="D35">
         <v>14</v>
       </c>
       <c r="E35" t="s">
         <v>25</v>
       </c>
       <c r="F35" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36">
         <v>2.0</v>
       </c>
       <c r="C36" t="s">
         <v>185</v>
       </c>
       <c r="D36">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E36" t="s">
         <v>16</v>
       </c>
       <c r="F36" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37">
         <v>2.0</v>
       </c>
       <c r="C37" t="s">
         <v>186</v>
       </c>
       <c r="D37">
         <v>14</v>
       </c>
       <c r="E37" t="s">
         <v>25</v>
       </c>
       <c r="F37" t="s">
@@ -3715,51 +3715,51 @@
       </c>
       <c r="C50" t="s">
         <v>203</v>
       </c>
       <c r="D50">
         <v>14</v>
       </c>
       <c r="E50" t="s">
         <v>13</v>
       </c>
       <c r="F50" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51">
         <v>2.0</v>
       </c>
       <c r="C51" t="s">
         <v>204</v>
       </c>
       <c r="D51">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E51" t="s">
         <v>16</v>
       </c>
       <c r="F51" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52">
         <v>2.0</v>
       </c>
       <c r="C52" t="s">
         <v>205</v>
       </c>
       <c r="D52">
         <v>13</v>
       </c>
       <c r="E52" t="s">
         <v>16</v>
       </c>
       <c r="F52" t="s">
@@ -3905,102 +3905,102 @@
     <row r="61" spans="1:6">
       <c r="A61">
         <v>59</v>
       </c>
       <c r="C61" t="s">
         <v>214</v>
       </c>
       <c r="D61">
         <v>14</v>
       </c>
       <c r="E61" t="s">
         <v>13</v>
       </c>
       <c r="F61" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>59</v>
       </c>
       <c r="C62" t="s">
         <v>215</v>
       </c>
       <c r="D62">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E62" t="s">
         <v>13</v>
       </c>
       <c r="F62" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="C63" t="s">
         <v>216</v>
       </c>
       <c r="D63">
         <v>15</v>
       </c>
       <c r="E63" t="s">
         <v>56</v>
       </c>
       <c r="F63" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="C64" t="s">
         <v>217</v>
       </c>
       <c r="D64">
         <v>14</v>
       </c>
       <c r="E64" t="s">
         <v>16</v>
       </c>
       <c r="F64" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="C65" t="s">
         <v>218</v>
       </c>
       <c r="D65">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E65" t="s">
         <v>13</v>
       </c>
       <c r="F65" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="C66" t="s">
         <v>219</v>
       </c>
       <c r="D66">
         <v>14</v>
       </c>
       <c r="E66" t="s">
         <v>13</v>
       </c>
       <c r="F66" t="s">
         <v>96</v>
       </c>
     </row>