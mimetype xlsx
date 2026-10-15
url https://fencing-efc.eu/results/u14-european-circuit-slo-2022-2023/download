--- v2 (2026-08-30)
+++ v3 (2026-10-15)
@@ -917,51 +917,51 @@
       </c>
       <c r="C6" t="s">
         <v>31</v>
       </c>
       <c r="D6">
         <v>17</v>
       </c>
       <c r="E6" t="s">
         <v>32</v>
       </c>
       <c r="F6" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7">
         <v>14.0</v>
       </c>
       <c r="C7" t="s">
         <v>34</v>
       </c>
       <c r="D7">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E7" t="s">
         <v>35</v>
       </c>
       <c r="F7" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
         <v>14.0</v>
       </c>
       <c r="C8" t="s">
         <v>37</v>
       </c>
       <c r="D8">
         <v>15</v>
       </c>
       <c r="E8" t="s">
         <v>38</v>
       </c>
       <c r="F8" t="s">
@@ -1234,51 +1234,51 @@
       </c>
       <c r="C22" t="s">
         <v>55</v>
       </c>
       <c r="D22">
         <v>16</v>
       </c>
       <c r="E22" t="s">
         <v>38</v>
       </c>
       <c r="F22" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23">
         <v>4.0</v>
       </c>
       <c r="C23" t="s">
         <v>56</v>
       </c>
       <c r="D23">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E23" t="s">
         <v>38</v>
       </c>
       <c r="F23" t="s">
         <v>45</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>