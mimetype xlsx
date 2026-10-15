--- v2 (2026-08-30)
+++ v3 (2026-10-15)
@@ -996,51 +996,51 @@
       </c>
       <c r="C14" t="s">
         <v>34</v>
       </c>
       <c r="D14">
         <v>13</v>
       </c>
       <c r="E14" t="s">
         <v>21</v>
       </c>
       <c r="F14" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15">
         <v>8.0</v>
       </c>
       <c r="C15" t="s">
         <v>36</v>
       </c>
       <c r="D15">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E15" t="s">
         <v>7</v>
       </c>
       <c r="F15" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16">
         <v>8.0</v>
       </c>
       <c r="C16" t="s">
         <v>37</v>
       </c>
       <c r="D16">
         <v>13</v>
       </c>
       <c r="E16" t="s">
         <v>21</v>
       </c>
       <c r="F16" t="s">
@@ -1156,51 +1156,51 @@
       </c>
       <c r="C22" t="s">
         <v>45</v>
       </c>
       <c r="D22">
         <v>15</v>
       </c>
       <c r="E22" t="s">
         <v>7</v>
       </c>
       <c r="F22" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23">
         <v>4.0</v>
       </c>
       <c r="C23" t="s">
         <v>46</v>
       </c>
       <c r="D23">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E23" t="s">
         <v>16</v>
       </c>
       <c r="F23" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24">
         <v>4.0</v>
       </c>
       <c r="C24" t="s">
         <v>48</v>
       </c>
       <c r="D24">
         <v>13</v>
       </c>
       <c r="E24" t="s">
         <v>27</v>
       </c>
       <c r="F24" t="s">
@@ -1429,71 +1429,71 @@
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2">
         <v>32.0</v>
       </c>
       <c r="C2" t="s">
         <v>61</v>
       </c>
       <c r="D2">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
       <c r="F2" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>26.0</v>
       </c>
       <c r="C3" t="s">
         <v>63</v>
       </c>
       <c r="D3">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E3" t="s">
         <v>7</v>
       </c>
       <c r="F3" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>20.0</v>
       </c>
       <c r="C4" t="s">
         <v>65</v>
       </c>
       <c r="D4">
         <v>14</v>
       </c>
       <c r="E4" t="s">
         <v>66</v>
       </c>
       <c r="F4" t="s">
@@ -1977,99 +1977,99 @@
     <row r="29" spans="1:6">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="C29" t="s">
         <v>101</v>
       </c>
       <c r="D29">
         <v>14</v>
       </c>
       <c r="E29" t="s">
         <v>16</v>
       </c>
       <c r="F29" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="C30" t="s">
         <v>102</v>
       </c>
       <c r="D30">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E30" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="C31" t="s">
         <v>103</v>
       </c>
       <c r="D31">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E31" t="s">
         <v>66</v>
       </c>
       <c r="F31" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="C32" t="s">
         <v>104</v>
       </c>
       <c r="D32">
         <v>13</v>
       </c>
       <c r="E32" t="s">
         <v>16</v>
       </c>
       <c r="F32" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="C33" t="s">
         <v>105</v>
       </c>
       <c r="D33">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E33" t="s">
         <v>16</v>
       </c>
       <c r="F33" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="C34" t="s">
         <v>106</v>
       </c>
       <c r="D34">
         <v>13</v>
       </c>
       <c r="E34" t="s">
         <v>7</v>
       </c>
       <c r="F34" t="s">
         <v>10</v>
       </c>
     </row>