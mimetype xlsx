--- v0 (2026-05-17)
+++ v1 (2026-07-16)
@@ -993,71 +993,71 @@
       </c>
       <c r="C8" t="s">
         <v>19</v>
       </c>
       <c r="D8">
         <v>21</v>
       </c>
       <c r="E8" t="s">
         <v>10</v>
       </c>
       <c r="F8" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>14.0</v>
       </c>
       <c r="C9" t="s">
         <v>20</v>
       </c>
       <c r="D9">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E9" t="s">
         <v>7</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>8.0</v>
       </c>
       <c r="C10" t="s">
         <v>21</v>
       </c>
       <c r="D10">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E10" t="s">
         <v>10</v>
       </c>
       <c r="F10" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11">
         <v>8.0</v>
       </c>
       <c r="C11" t="s">
         <v>23</v>
       </c>
       <c r="D11">
         <v>20</v>
       </c>
       <c r="E11" t="s">
         <v>10</v>
       </c>
       <c r="F11" t="s">
@@ -1133,51 +1133,51 @@
       </c>
       <c r="C15" t="s">
         <v>27</v>
       </c>
       <c r="D15">
         <v>19</v>
       </c>
       <c r="E15" t="s">
         <v>14</v>
       </c>
       <c r="F15" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16">
         <v>8.0</v>
       </c>
       <c r="C16" t="s">
         <v>28</v>
       </c>
       <c r="D16">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E16" t="s">
         <v>14</v>
       </c>
       <c r="F16" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17">
         <v>8.0</v>
       </c>
       <c r="C17" t="s">
         <v>29</v>
       </c>
       <c r="D17">
         <v>19</v>
       </c>
       <c r="E17" t="s">
         <v>10</v>
       </c>
       <c r="F17" t="s">
@@ -1241,51 +1241,51 @@
     <row r="21" spans="1:6">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21">
         <v>4.0</v>
       </c>
       <c r="C21" t="s">
         <v>33</v>
       </c>
       <c r="E21" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22">
         <v>4.0</v>
       </c>
       <c r="C22" t="s">
         <v>34</v>
       </c>
       <c r="D22">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E22" t="s">
         <v>10</v>
       </c>
       <c r="F22" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23">
         <v>4.0</v>
       </c>
       <c r="C23" t="s">
         <v>35</v>
       </c>
       <c r="E23" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>23</v>
@@ -1657,91 +1657,91 @@
       </c>
       <c r="C43" t="s">
         <v>58</v>
       </c>
       <c r="D43">
         <v>19</v>
       </c>
       <c r="E43" t="s">
         <v>10</v>
       </c>
       <c r="F43" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44">
         <v>2.0</v>
       </c>
       <c r="C44" t="s">
         <v>59</v>
       </c>
       <c r="D44">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E44" t="s">
         <v>10</v>
       </c>
       <c r="F44" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45">
         <v>2.0</v>
       </c>
       <c r="C45" t="s">
         <v>60</v>
       </c>
       <c r="D45">
         <v>18</v>
       </c>
       <c r="E45" t="s">
         <v>10</v>
       </c>
       <c r="F45" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46">
         <v>2.0</v>
       </c>
       <c r="C46" t="s">
         <v>61</v>
       </c>
       <c r="D46">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E46" t="s">
         <v>10</v>
       </c>
       <c r="F46" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47">
         <v>2.0</v>
       </c>
       <c r="C47" t="s">
         <v>62</v>
       </c>
       <c r="D47">
         <v>19</v>
       </c>
       <c r="E47" t="s">
         <v>7</v>
       </c>
     </row>
@@ -1754,71 +1754,71 @@
       </c>
       <c r="C48" t="s">
         <v>63</v>
       </c>
       <c r="D48">
         <v>19</v>
       </c>
       <c r="E48" t="s">
         <v>14</v>
       </c>
       <c r="F48" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="B49">
         <v>2.0</v>
       </c>
       <c r="C49" t="s">
         <v>65</v>
       </c>
       <c r="D49">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E49" t="s">
         <v>7</v>
       </c>
       <c r="F49" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50">
         <v>2.0</v>
       </c>
       <c r="C50" t="s">
         <v>67</v>
       </c>
       <c r="D50">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E50" t="s">
         <v>10</v>
       </c>
       <c r="F50" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51">
         <v>2.0</v>
       </c>
       <c r="C51" t="s">
         <v>68</v>
       </c>
       <c r="D51">
         <v>19</v>
       </c>
       <c r="E51" t="s">
         <v>10</v>
       </c>
       <c r="F51" t="s">
@@ -1894,51 +1894,51 @@
       </c>
       <c r="C55" t="s">
         <v>73</v>
       </c>
       <c r="D55">
         <v>20</v>
       </c>
       <c r="E55" t="s">
         <v>10</v>
       </c>
       <c r="F55" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="B56">
         <v>2.0</v>
       </c>
       <c r="C56" t="s">
         <v>74</v>
       </c>
       <c r="D56">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E56" t="s">
         <v>7</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="B57">
         <v>2.0</v>
       </c>
       <c r="C57" t="s">
         <v>75</v>
       </c>
       <c r="D57">
         <v>19</v>
       </c>
       <c r="E57" t="s">
         <v>10</v>
       </c>
       <c r="F57" t="s">
@@ -2065,51 +2065,51 @@
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2">
         <v>32.0</v>
       </c>
       <c r="C2" t="s">
         <v>81</v>
       </c>
       <c r="D2">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E2" t="s">
         <v>10</v>
       </c>
       <c r="F2" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>26.0</v>
       </c>
       <c r="C3" t="s">
         <v>82</v>
       </c>
       <c r="D3">
         <v>20</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
       <c r="F3" t="s">
@@ -2196,119 +2196,119 @@
       </c>
       <c r="C8" t="s">
         <v>90</v>
       </c>
       <c r="D8">
         <v>20</v>
       </c>
       <c r="E8" t="s">
         <v>10</v>
       </c>
       <c r="F8" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>14.0</v>
       </c>
       <c r="C9" t="s">
         <v>92</v>
       </c>
       <c r="D9">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E9" t="s">
         <v>10</v>
       </c>
       <c r="F9" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>8.0</v>
       </c>
       <c r="C10" t="s">
         <v>93</v>
       </c>
       <c r="D10">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E10" t="s">
         <v>10</v>
       </c>
       <c r="F10" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11">
         <v>8.0</v>
       </c>
       <c r="C11" t="s">
         <v>94</v>
       </c>
       <c r="E11" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12">
         <v>8.0</v>
       </c>
       <c r="C12" t="s">
         <v>95</v>
       </c>
       <c r="E12" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>8.0</v>
       </c>
       <c r="C13" t="s">
         <v>96</v>
       </c>
       <c r="D13">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E13" t="s">
         <v>10</v>
       </c>
       <c r="F13" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
         <v>8.0</v>
       </c>
       <c r="C14" t="s">
         <v>97</v>
       </c>
       <c r="D14">
         <v>20</v>
       </c>
       <c r="E14" t="s">
         <v>10</v>
       </c>
       <c r="F14" t="s">
@@ -2358,51 +2358,51 @@
       </c>
       <c r="C17" t="s">
         <v>100</v>
       </c>
       <c r="D17">
         <v>19</v>
       </c>
       <c r="E17" t="s">
         <v>7</v>
       </c>
       <c r="F17" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18">
         <v>4.0</v>
       </c>
       <c r="C18" t="s">
         <v>102</v>
       </c>
       <c r="D18">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E18" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19">
         <v>4.0</v>
       </c>
       <c r="C19" t="s">
         <v>104</v>
       </c>
       <c r="D19">
         <v>21</v>
       </c>
       <c r="E19" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>19</v>
@@ -2429,71 +2429,71 @@
       </c>
       <c r="B21">
         <v>4.0</v>
       </c>
       <c r="C21" t="s">
         <v>106</v>
       </c>
       <c r="D21">
         <v>20</v>
       </c>
       <c r="E21" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22">
         <v>4.0</v>
       </c>
       <c r="C22" t="s">
         <v>107</v>
       </c>
       <c r="D22">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E22" t="s">
         <v>10</v>
       </c>
       <c r="F22" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23">
         <v>4.0</v>
       </c>
       <c r="C23" t="s">
         <v>108</v>
       </c>
       <c r="D23">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E23" t="s">
         <v>7</v>
       </c>
       <c r="F23" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24">
         <v>4.0</v>
       </c>
       <c r="C24" t="s">
         <v>109</v>
       </c>
       <c r="D24">
         <v>20</v>
       </c>
       <c r="E24" t="s">
         <v>10</v>
       </c>
       <c r="F24" t="s">
@@ -2546,88 +2546,88 @@
       </c>
       <c r="C27" t="s">
         <v>112</v>
       </c>
       <c r="D27">
         <v>21</v>
       </c>
       <c r="E27" t="s">
         <v>10</v>
       </c>
       <c r="F27" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28">
         <v>4.0</v>
       </c>
       <c r="C28" t="s">
         <v>114</v>
       </c>
       <c r="D28">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E28" t="s">
         <v>10</v>
       </c>
       <c r="F28" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29">
         <v>4.0</v>
       </c>
       <c r="C29" t="s">
         <v>115</v>
       </c>
       <c r="D29">
         <v>20</v>
       </c>
       <c r="E29" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30">
         <v>4.0</v>
       </c>
       <c r="C30" t="s">
         <v>116</v>
       </c>
       <c r="D30">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E30" t="s">
         <v>117</v>
       </c>
       <c r="F30" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31">
         <v>4.0</v>
       </c>
       <c r="C31" t="s">
         <v>119</v>
       </c>
       <c r="D31">
         <v>19</v>
       </c>
       <c r="E31" t="s">
         <v>10</v>
       </c>
       <c r="F31" t="s">
@@ -2708,51 +2708,51 @@
       </c>
       <c r="C36" t="s">
         <v>124</v>
       </c>
       <c r="D36">
         <v>21</v>
       </c>
       <c r="E36" t="s">
         <v>10</v>
       </c>
       <c r="F36" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37">
         <v>2.0</v>
       </c>
       <c r="C37" t="s">
         <v>125</v>
       </c>
       <c r="D37">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E37" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38">
         <v>2.0</v>
       </c>
       <c r="C38" t="s">
         <v>126</v>
       </c>
       <c r="D38">
         <v>19</v>
       </c>
       <c r="E38" t="s">
         <v>10</v>
       </c>
       <c r="F38" t="s">
         <v>22</v>
       </c>
     </row>
@@ -3069,51 +3069,51 @@
       </c>
       <c r="B56">
         <v>2.0</v>
       </c>
       <c r="C56" t="s">
         <v>145</v>
       </c>
       <c r="D56">
         <v>19</v>
       </c>
       <c r="E56" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="B57">
         <v>2.0</v>
       </c>
       <c r="C57" t="s">
         <v>146</v>
       </c>
       <c r="D57">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E57" t="s">
         <v>10</v>
       </c>
       <c r="F57" t="s">
         <v>91</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>