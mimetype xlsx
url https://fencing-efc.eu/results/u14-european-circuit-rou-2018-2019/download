--- v0 (2026-05-17)
+++ v1 (2026-07-16)
@@ -724,51 +724,51 @@
       </c>
       <c r="C4" t="s">
         <v>12</v>
       </c>
       <c r="D4">
         <v>20</v>
       </c>
       <c r="E4" t="s">
         <v>10</v>
       </c>
       <c r="F4" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>20.0</v>
       </c>
       <c r="C5" t="s">
         <v>13</v>
       </c>
       <c r="D5">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E5" t="s">
         <v>14</v>
       </c>
       <c r="F5" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6">
         <v>14.0</v>
       </c>
       <c r="C6" t="s">
         <v>16</v>
       </c>
       <c r="D6">
         <v>20</v>
       </c>
       <c r="E6" t="s">
         <v>7</v>
       </c>
     </row>