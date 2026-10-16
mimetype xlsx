--- v1 (2026-07-16)
+++ v2 (2026-10-16)
@@ -684,71 +684,71 @@
       </c>
       <c r="C2" t="s">
         <v>6</v>
       </c>
       <c r="D2">
         <v>20</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>26.0</v>
       </c>
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
       <c r="F3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>20.0</v>
       </c>
       <c r="C4" t="s">
         <v>12</v>
       </c>
       <c r="D4">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E4" t="s">
         <v>10</v>
       </c>
       <c r="F4" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>20.0</v>
       </c>
       <c r="C5" t="s">
         <v>13</v>
       </c>
       <c r="D5">
         <v>21</v>
       </c>
       <c r="E5" t="s">
         <v>14</v>
       </c>
       <c r="F5" t="s">
@@ -1241,71 +1241,71 @@
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2">
         <v>32.0</v>
       </c>
       <c r="C2" t="s">
         <v>42</v>
       </c>
       <c r="D2">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E2" t="s">
         <v>43</v>
       </c>
       <c r="F2" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>26.0</v>
       </c>
       <c r="C3" t="s">
         <v>45</v>
       </c>
       <c r="D3">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
       <c r="F3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>20.0</v>
       </c>
       <c r="C4" t="s">
         <v>46</v>
       </c>
       <c r="D4">
         <v>21</v>
       </c>
       <c r="E4" t="s">
         <v>10</v>
       </c>
       <c r="F4" t="s">
@@ -1355,51 +1355,51 @@
       </c>
       <c r="B7">
         <v>14.0</v>
       </c>
       <c r="C7" t="s">
         <v>51</v>
       </c>
       <c r="D7">
         <v>21</v>
       </c>
       <c r="E7" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
         <v>14.0</v>
       </c>
       <c r="C8" t="s">
         <v>52</v>
       </c>
       <c r="D8">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E8" t="s">
         <v>48</v>
       </c>
       <c r="F8" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>14.0</v>
       </c>
       <c r="C9" t="s">
         <v>54</v>
       </c>
       <c r="D9">
         <v>21</v>
       </c>
       <c r="E9" t="s">
         <v>7</v>
       </c>
     </row>
@@ -1497,51 +1497,51 @@
       </c>
       <c r="B15">
         <v>8.0</v>
       </c>
       <c r="C15" t="s">
         <v>60</v>
       </c>
       <c r="D15">
         <v>18</v>
       </c>
       <c r="E15" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16">
         <v>8.0</v>
       </c>
       <c r="C16" t="s">
         <v>61</v>
       </c>
       <c r="D16">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E16" t="s">
         <v>48</v>
       </c>
       <c r="F16" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17">
         <v>8.0</v>
       </c>
       <c r="C17" t="s">
         <v>63</v>
       </c>
       <c r="D17">
         <v>20</v>
       </c>
       <c r="E17" t="s">
         <v>10</v>
       </c>
       <c r="F17" t="s">