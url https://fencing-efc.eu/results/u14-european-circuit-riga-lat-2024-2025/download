--- v0 (2026-05-16)
+++ v1 (2026-07-15)
@@ -845,51 +845,51 @@
       </c>
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3">
         <v>15</v>
       </c>
       <c r="E3" t="s">
         <v>7</v>
       </c>
       <c r="F3" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>20.0</v>
       </c>
       <c r="C4" t="s">
         <v>11</v>
       </c>
       <c r="D4">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E4" t="s">
         <v>7</v>
       </c>
       <c r="F4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>20.0</v>
       </c>
       <c r="C5" t="s">
         <v>13</v>
       </c>
       <c r="D5">
         <v>15</v>
       </c>
       <c r="E5" t="s">
         <v>7</v>
       </c>
       <c r="F5" t="s">
@@ -1142,91 +1142,91 @@
       </c>
       <c r="B18">
         <v>4.0</v>
       </c>
       <c r="C18" t="s">
         <v>37</v>
       </c>
       <c r="D18">
         <v>15</v>
       </c>
       <c r="E18" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19">
         <v>4.0</v>
       </c>
       <c r="C19" t="s">
         <v>38</v>
       </c>
       <c r="D19">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E19" t="s">
         <v>35</v>
       </c>
       <c r="F19" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20">
         <v>4.0</v>
       </c>
       <c r="C20" t="s">
         <v>40</v>
       </c>
       <c r="D20">
         <v>14</v>
       </c>
       <c r="E20" t="s">
         <v>7</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21">
         <v>4.0</v>
       </c>
       <c r="C21" t="s">
         <v>41</v>
       </c>
       <c r="D21">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E21" t="s">
         <v>15</v>
       </c>
       <c r="F21" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22">
         <v>4.0</v>
       </c>
       <c r="C22" t="s">
         <v>43</v>
       </c>
       <c r="D22">
         <v>14</v>
       </c>
       <c r="E22" t="s">
         <v>35</v>
       </c>
       <c r="F22" t="s">
@@ -1396,71 +1396,71 @@
       </c>
       <c r="C31" t="s">
         <v>56</v>
       </c>
       <c r="D31">
         <v>14</v>
       </c>
       <c r="E31" t="s">
         <v>57</v>
       </c>
       <c r="F31" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32">
         <v>4.0</v>
       </c>
       <c r="C32" t="s">
         <v>59</v>
       </c>
       <c r="D32">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E32" t="s">
         <v>35</v>
       </c>
       <c r="F32" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33">
         <v>4.0</v>
       </c>
       <c r="C33" t="s">
         <v>60</v>
       </c>
       <c r="D33">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E33" t="s">
         <v>50</v>
       </c>
       <c r="F33" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34">
         <v>2.0</v>
       </c>
       <c r="C34" t="s">
         <v>61</v>
       </c>
       <c r="D34">
         <v>13</v>
       </c>
       <c r="E34" t="s">
         <v>50</v>
       </c>
       <c r="F34" t="s">
@@ -1616,51 +1616,51 @@
       </c>
       <c r="C42" t="s">
         <v>69</v>
       </c>
       <c r="D42">
         <v>13</v>
       </c>
       <c r="E42" t="s">
         <v>35</v>
       </c>
       <c r="F42" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43">
         <v>2.0</v>
       </c>
       <c r="C43" t="s">
         <v>70</v>
       </c>
       <c r="D43">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E43" t="s">
         <v>35</v>
       </c>
       <c r="F43" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44">
         <v>2.0</v>
       </c>
       <c r="C44" t="s">
         <v>71</v>
       </c>
       <c r="D44">
         <v>14</v>
       </c>
       <c r="E44" t="s">
         <v>35</v>
       </c>
       <c r="F44" t="s">
@@ -1733,71 +1733,71 @@
       </c>
       <c r="C2" t="s">
         <v>72</v>
       </c>
       <c r="D2">
         <v>15</v>
       </c>
       <c r="E2" t="s">
         <v>22</v>
       </c>
       <c r="F2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>26.0</v>
       </c>
       <c r="C3" t="s">
         <v>73</v>
       </c>
       <c r="D3">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E3" t="s">
         <v>74</v>
       </c>
       <c r="F3" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>20.0</v>
       </c>
       <c r="C4" t="s">
         <v>76</v>
       </c>
       <c r="D4">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E4" t="s">
         <v>7</v>
       </c>
       <c r="F4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>20.0</v>
       </c>
       <c r="C5" t="s">
         <v>77</v>
       </c>
       <c r="D5">
         <v>14</v>
       </c>
       <c r="E5" t="s">
         <v>30</v>
       </c>
       <c r="F5" t="s">
@@ -1853,91 +1853,91 @@
       </c>
       <c r="C8" t="s">
         <v>81</v>
       </c>
       <c r="D8">
         <v>14</v>
       </c>
       <c r="E8" t="s">
         <v>7</v>
       </c>
       <c r="F8" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>14.0</v>
       </c>
       <c r="C9" t="s">
         <v>82</v>
       </c>
       <c r="D9">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E9" t="s">
         <v>35</v>
       </c>
       <c r="F9" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>8.0</v>
       </c>
       <c r="C10" t="s">
         <v>83</v>
       </c>
       <c r="D10">
         <v>13</v>
       </c>
       <c r="E10" t="s">
         <v>22</v>
       </c>
       <c r="F10" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11">
         <v>8.0</v>
       </c>
       <c r="C11" t="s">
         <v>84</v>
       </c>
       <c r="D11">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E11" t="s">
         <v>25</v>
       </c>
       <c r="F11" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12">
         <v>8.0</v>
       </c>
       <c r="C12" t="s">
         <v>85</v>
       </c>
       <c r="D12">
         <v>15</v>
       </c>
       <c r="E12" t="s">
         <v>7</v>
       </c>
       <c r="F12" t="s">
@@ -2030,51 +2030,51 @@
       </c>
       <c r="C17" t="s">
         <v>90</v>
       </c>
       <c r="D17">
         <v>15</v>
       </c>
       <c r="E17" t="s">
         <v>91</v>
       </c>
       <c r="F17" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18">
         <v>4.0</v>
       </c>
       <c r="C18" t="s">
         <v>93</v>
       </c>
       <c r="D18">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E18" t="s">
         <v>7</v>
       </c>
       <c r="F18" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19">
         <v>4.0</v>
       </c>
       <c r="C19" t="s">
         <v>95</v>
       </c>
       <c r="D19">
         <v>14</v>
       </c>
       <c r="E19" t="s">
         <v>25</v>
       </c>
       <c r="F19" t="s">
@@ -2090,51 +2090,51 @@
       </c>
       <c r="C20" t="s">
         <v>96</v>
       </c>
       <c r="D20">
         <v>14</v>
       </c>
       <c r="E20" t="s">
         <v>7</v>
       </c>
       <c r="F20" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21">
         <v>4.0</v>
       </c>
       <c r="C21" t="s">
         <v>98</v>
       </c>
       <c r="D21">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E21" t="s">
         <v>7</v>
       </c>
       <c r="F21" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22">
         <v>4.0</v>
       </c>
       <c r="C22" t="s">
         <v>99</v>
       </c>
       <c r="D22">
         <v>14</v>
       </c>
       <c r="E22" t="s">
         <v>35</v>
       </c>
       <c r="F22" t="s">
@@ -2638,51 +2638,51 @@
       </c>
       <c r="C48" t="s">
         <v>125</v>
       </c>
       <c r="D48">
         <v>14</v>
       </c>
       <c r="E48" t="s">
         <v>7</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="B49">
         <v>2.0</v>
       </c>
       <c r="C49" t="s">
         <v>126</v>
       </c>
       <c r="D49">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E49" t="s">
         <v>35</v>
       </c>
       <c r="F49" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50">
         <v>2.0</v>
       </c>
       <c r="C50" t="s">
         <v>127</v>
       </c>
       <c r="D50">
         <v>14</v>
       </c>
       <c r="E50" t="s">
         <v>35</v>
       </c>
       <c r="F50" t="s">