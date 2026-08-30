--- v1 (2026-07-15)
+++ v2 (2026-08-30)
@@ -905,91 +905,91 @@
       </c>
       <c r="C6" t="s">
         <v>14</v>
       </c>
       <c r="D6">
         <v>14</v>
       </c>
       <c r="E6" t="s">
         <v>15</v>
       </c>
       <c r="F6" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7">
         <v>14.0</v>
       </c>
       <c r="C7" t="s">
         <v>17</v>
       </c>
       <c r="D7">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E7" t="s">
         <v>7</v>
       </c>
       <c r="F7" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
         <v>14.0</v>
       </c>
       <c r="C8" t="s">
         <v>19</v>
       </c>
       <c r="D8">
         <v>13</v>
       </c>
       <c r="E8" t="s">
         <v>7</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>14.0</v>
       </c>
       <c r="C9" t="s">
         <v>20</v>
       </c>
       <c r="D9">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E9" t="s">
         <v>7</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>8.0</v>
       </c>
       <c r="C10" t="s">
         <v>21</v>
       </c>
       <c r="D10">
         <v>15</v>
       </c>
       <c r="E10" t="s">
         <v>22</v>
       </c>
       <c r="F10" t="s">
@@ -1436,51 +1436,51 @@
       </c>
       <c r="C33" t="s">
         <v>60</v>
       </c>
       <c r="D33">
         <v>14</v>
       </c>
       <c r="E33" t="s">
         <v>50</v>
       </c>
       <c r="F33" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34">
         <v>2.0</v>
       </c>
       <c r="C34" t="s">
         <v>61</v>
       </c>
       <c r="D34">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E34" t="s">
         <v>50</v>
       </c>
       <c r="F34" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35">
         <v>2.0</v>
       </c>
       <c r="C35" t="s">
         <v>62</v>
       </c>
       <c r="D35">
         <v>14</v>
       </c>
       <c r="E35" t="s">
         <v>57</v>
       </c>
       <c r="F35" t="s">
@@ -1833,91 +1833,91 @@
       </c>
       <c r="C7" t="s">
         <v>80</v>
       </c>
       <c r="D7">
         <v>14</v>
       </c>
       <c r="E7" t="s">
         <v>7</v>
       </c>
       <c r="F7" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
         <v>14.0</v>
       </c>
       <c r="C8" t="s">
         <v>81</v>
       </c>
       <c r="D8">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E8" t="s">
         <v>7</v>
       </c>
       <c r="F8" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>14.0</v>
       </c>
       <c r="C9" t="s">
         <v>82</v>
       </c>
       <c r="D9">
         <v>15</v>
       </c>
       <c r="E9" t="s">
         <v>35</v>
       </c>
       <c r="F9" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>8.0</v>
       </c>
       <c r="C10" t="s">
         <v>83</v>
       </c>
       <c r="D10">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E10" t="s">
         <v>22</v>
       </c>
       <c r="F10" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11">
         <v>8.0</v>
       </c>
       <c r="C11" t="s">
         <v>84</v>
       </c>
       <c r="D11">
         <v>14</v>
       </c>
       <c r="E11" t="s">
         <v>25</v>
       </c>
       <c r="F11" t="s">
@@ -2130,51 +2130,51 @@
       </c>
       <c r="C22" t="s">
         <v>99</v>
       </c>
       <c r="D22">
         <v>14</v>
       </c>
       <c r="E22" t="s">
         <v>35</v>
       </c>
       <c r="F22" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23">
         <v>4.0</v>
       </c>
       <c r="C23" t="s">
         <v>100</v>
       </c>
       <c r="D23">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E23" t="s">
         <v>35</v>
       </c>
       <c r="F23" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24">
         <v>4.0</v>
       </c>
       <c r="C24" t="s">
         <v>101</v>
       </c>
       <c r="D24">
         <v>14</v>
       </c>
       <c r="E24" t="s">
         <v>7</v>
       </c>
       <c r="F24" t="s">
@@ -2230,51 +2230,51 @@
       </c>
       <c r="C27" t="s">
         <v>104</v>
       </c>
       <c r="D27">
         <v>15</v>
       </c>
       <c r="E27" t="s">
         <v>50</v>
       </c>
       <c r="F27" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28">
         <v>4.0</v>
       </c>
       <c r="C28" t="s">
         <v>105</v>
       </c>
       <c r="D28">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E28" t="s">
         <v>35</v>
       </c>
       <c r="F28" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29">
         <v>4.0</v>
       </c>
       <c r="C29" t="s">
         <v>106</v>
       </c>
       <c r="D29">
         <v>14</v>
       </c>
       <c r="E29" t="s">
         <v>35</v>
       </c>
       <c r="F29" t="s">
@@ -2427,88 +2427,88 @@
       </c>
       <c r="C37" t="s">
         <v>114</v>
       </c>
       <c r="D37">
         <v>14</v>
       </c>
       <c r="E37" t="s">
         <v>35</v>
       </c>
       <c r="F37" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38">
         <v>2.0</v>
       </c>
       <c r="C38" t="s">
         <v>115</v>
       </c>
       <c r="D38">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E38" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39">
         <v>2.0</v>
       </c>
       <c r="C39" t="s">
         <v>116</v>
       </c>
       <c r="D39">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E39" t="s">
         <v>35</v>
       </c>
       <c r="F39" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40">
         <v>2.0</v>
       </c>
       <c r="C40" t="s">
         <v>117</v>
       </c>
       <c r="D40">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E40" t="s">
         <v>35</v>
       </c>
       <c r="F40" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41">
         <v>2.0</v>
       </c>
       <c r="C41" t="s">
         <v>118</v>
       </c>
       <c r="D41">
         <v>14</v>
       </c>
       <c r="E41" t="s">
         <v>7</v>
       </c>
       <c r="F41" t="s">
@@ -2618,51 +2618,51 @@
       </c>
       <c r="C47" t="s">
         <v>124</v>
       </c>
       <c r="D47">
         <v>14</v>
       </c>
       <c r="E47" t="s">
         <v>7</v>
       </c>
       <c r="F47" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48">
         <v>2.0</v>
       </c>
       <c r="C48" t="s">
         <v>125</v>
       </c>
       <c r="D48">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E48" t="s">
         <v>7</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="B49">
         <v>2.0</v>
       </c>
       <c r="C49" t="s">
         <v>126</v>
       </c>
       <c r="D49">
         <v>15</v>
       </c>
       <c r="E49" t="s">
         <v>35</v>
       </c>
       <c r="F49" t="s">
@@ -2678,51 +2678,51 @@
       </c>
       <c r="C50" t="s">
         <v>127</v>
       </c>
       <c r="D50">
         <v>14</v>
       </c>
       <c r="E50" t="s">
         <v>35</v>
       </c>
       <c r="F50" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51">
         <v>2.0</v>
       </c>
       <c r="C51" t="s">
         <v>128</v>
       </c>
       <c r="D51">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E51" t="s">
         <v>35</v>
       </c>
       <c r="F51" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52">
         <v>2.0</v>
       </c>
       <c r="C52" t="s">
         <v>129</v>
       </c>
       <c r="D52">
         <v>11</v>
       </c>
       <c r="E52" t="s">
         <v>7</v>
       </c>
       <c r="F52" t="s">