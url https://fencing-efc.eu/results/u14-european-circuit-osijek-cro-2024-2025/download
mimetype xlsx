--- v2 (2026-08-30)
+++ v3 (2026-10-15)
@@ -1074,51 +1074,51 @@
       </c>
       <c r="C5" t="s">
         <v>13</v>
       </c>
       <c r="D5">
         <v>14</v>
       </c>
       <c r="E5" t="s">
         <v>14</v>
       </c>
       <c r="F5" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6">
         <v>14.0</v>
       </c>
       <c r="C6" t="s">
         <v>16</v>
       </c>
       <c r="D6">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E6" t="s">
         <v>17</v>
       </c>
       <c r="F6" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7">
         <v>14.0</v>
       </c>
       <c r="C7" t="s">
         <v>19</v>
       </c>
       <c r="D7">
         <v>14</v>
       </c>
       <c r="E7" t="s">
         <v>20</v>
       </c>
       <c r="F7" t="s">
@@ -1414,51 +1414,51 @@
       </c>
       <c r="C22" t="s">
         <v>49</v>
       </c>
       <c r="D22">
         <v>14</v>
       </c>
       <c r="E22" t="s">
         <v>44</v>
       </c>
       <c r="F22" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23">
         <v>4.0</v>
       </c>
       <c r="C23" t="s">
         <v>51</v>
       </c>
       <c r="D23">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E23" t="s">
         <v>52</v>
       </c>
       <c r="F23" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24">
         <v>4.0</v>
       </c>
       <c r="C24" t="s">
         <v>53</v>
       </c>
       <c r="D24">
         <v>15</v>
       </c>
       <c r="E24" t="s">
         <v>14</v>
       </c>
       <c r="F24" t="s">
@@ -1534,51 +1534,51 @@
       </c>
       <c r="C28" t="s">
         <v>61</v>
       </c>
       <c r="D28">
         <v>15</v>
       </c>
       <c r="E28" t="s">
         <v>7</v>
       </c>
       <c r="F28" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29">
         <v>4.0</v>
       </c>
       <c r="C29" t="s">
         <v>62</v>
       </c>
       <c r="D29">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E29" t="s">
         <v>7</v>
       </c>
       <c r="F29" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30">
         <v>4.0</v>
       </c>
       <c r="C30" t="s">
         <v>64</v>
       </c>
       <c r="D30">
         <v>14</v>
       </c>
       <c r="E30" t="s">
         <v>17</v>
       </c>
       <c r="F30" t="s">
@@ -1631,51 +1631,51 @@
       </c>
       <c r="B33">
         <v>4.0</v>
       </c>
       <c r="C33" t="s">
         <v>68</v>
       </c>
       <c r="D33">
         <v>15</v>
       </c>
       <c r="E33" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34">
         <v>2.0</v>
       </c>
       <c r="C34" t="s">
         <v>70</v>
       </c>
       <c r="D34">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E34" t="s">
         <v>57</v>
       </c>
       <c r="F34" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35">
         <v>2.0</v>
       </c>
       <c r="C35" t="s">
         <v>72</v>
       </c>
       <c r="D35">
         <v>14</v>
       </c>
       <c r="E35" t="s">
         <v>17</v>
       </c>
       <c r="F35" t="s">
@@ -1751,51 +1751,51 @@
       </c>
       <c r="C39" t="s">
         <v>77</v>
       </c>
       <c r="D39">
         <v>13</v>
       </c>
       <c r="E39" t="s">
         <v>7</v>
       </c>
       <c r="F39" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40">
         <v>2.0</v>
       </c>
       <c r="C40" t="s">
         <v>78</v>
       </c>
       <c r="D40">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E40" t="s">
         <v>23</v>
       </c>
       <c r="F40" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41">
         <v>2.0</v>
       </c>
       <c r="C41" t="s">
         <v>80</v>
       </c>
       <c r="D41">
         <v>14</v>
       </c>
       <c r="E41" t="s">
         <v>14</v>
       </c>
       <c r="F41" t="s">
@@ -1851,51 +1851,51 @@
       </c>
       <c r="C44" t="s">
         <v>83</v>
       </c>
       <c r="D44">
         <v>14</v>
       </c>
       <c r="E44" t="s">
         <v>57</v>
       </c>
       <c r="F44" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45">
         <v>2.0</v>
       </c>
       <c r="C45" t="s">
         <v>84</v>
       </c>
       <c r="D45">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E45" t="s">
         <v>85</v>
       </c>
       <c r="F45" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46">
         <v>2.0</v>
       </c>
       <c r="C46" t="s">
         <v>87</v>
       </c>
       <c r="D46">
         <v>15</v>
       </c>
       <c r="E46" t="s">
         <v>44</v>
       </c>
       <c r="F46" t="s">
@@ -1951,71 +1951,71 @@
       </c>
       <c r="C49" t="s">
         <v>90</v>
       </c>
       <c r="D49">
         <v>13</v>
       </c>
       <c r="E49" t="s">
         <v>17</v>
       </c>
       <c r="F49" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>48</v>
       </c>
       <c r="B50">
         <v>2.0</v>
       </c>
       <c r="C50" t="s">
         <v>92</v>
       </c>
       <c r="D50">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E50" t="s">
         <v>57</v>
       </c>
       <c r="F50" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51">
         <v>2.0</v>
       </c>
       <c r="C51" t="s">
         <v>93</v>
       </c>
       <c r="D51">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E51" t="s">
         <v>44</v>
       </c>
       <c r="F51" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52">
         <v>2.0</v>
       </c>
       <c r="C52" t="s">
         <v>95</v>
       </c>
       <c r="D52">
         <v>15</v>
       </c>
       <c r="E52" t="s">
         <v>44</v>
       </c>
       <c r="F52" t="s">
@@ -2113,102 +2113,102 @@
     <row r="58" spans="1:6">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="C58" t="s">
         <v>101</v>
       </c>
       <c r="D58">
         <v>14</v>
       </c>
       <c r="E58" t="s">
         <v>44</v>
       </c>
       <c r="F58" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="C59" t="s">
         <v>102</v>
       </c>
       <c r="D59">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E59" t="s">
         <v>17</v>
       </c>
       <c r="F59" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="C60" t="s">
         <v>103</v>
       </c>
       <c r="D60">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E60" t="s">
         <v>57</v>
       </c>
       <c r="F60" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="C61" t="s">
         <v>105</v>
       </c>
       <c r="D61">
         <v>13</v>
       </c>
       <c r="E61" t="s">
         <v>44</v>
       </c>
       <c r="F61" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="C62" t="s">
         <v>106</v>
       </c>
       <c r="D62">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E62" t="s">
         <v>44</v>
       </c>
       <c r="F62" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="C63" t="s">
         <v>107</v>
       </c>
       <c r="D63">
         <v>14</v>
       </c>
       <c r="E63" t="s">
         <v>85</v>
       </c>
       <c r="F63" t="s">
         <v>108</v>
       </c>
     </row>
@@ -2363,51 +2363,51 @@
       </c>
       <c r="C2" t="s">
         <v>115</v>
       </c>
       <c r="D2">
         <v>15</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
       <c r="F2" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>26.0</v>
       </c>
       <c r="C3" t="s">
         <v>117</v>
       </c>
       <c r="D3">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E3" t="s">
         <v>7</v>
       </c>
       <c r="F3" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>20.0</v>
       </c>
       <c r="C4" t="s">
         <v>119</v>
       </c>
       <c r="D4">
         <v>15</v>
       </c>
       <c r="E4" t="s">
         <v>7</v>
       </c>
       <c r="F4" t="s">
@@ -2423,51 +2423,51 @@
       </c>
       <c r="C5" t="s">
         <v>120</v>
       </c>
       <c r="D5">
         <v>14</v>
       </c>
       <c r="E5" t="s">
         <v>121</v>
       </c>
       <c r="F5" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6">
         <v>14.0</v>
       </c>
       <c r="C6" t="s">
         <v>123</v>
       </c>
       <c r="D6">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E6" t="s">
         <v>20</v>
       </c>
       <c r="F6" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7">
         <v>14.0</v>
       </c>
       <c r="C7" t="s">
         <v>124</v>
       </c>
       <c r="D7">
         <v>14</v>
       </c>
       <c r="E7" t="s">
         <v>7</v>
       </c>
       <c r="F7" t="s">
@@ -2523,91 +2523,91 @@
       </c>
       <c r="C10" t="s">
         <v>128</v>
       </c>
       <c r="D10">
         <v>15</v>
       </c>
       <c r="E10" t="s">
         <v>7</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11">
         <v>8.0</v>
       </c>
       <c r="C11" t="s">
         <v>129</v>
       </c>
       <c r="D11">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E11" t="s">
         <v>7</v>
       </c>
       <c r="F11" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12">
         <v>8.0</v>
       </c>
       <c r="C12" t="s">
         <v>130</v>
       </c>
       <c r="D12">
         <v>15</v>
       </c>
       <c r="E12" t="s">
         <v>7</v>
       </c>
       <c r="F12" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>8.0</v>
       </c>
       <c r="C13" t="s">
         <v>131</v>
       </c>
       <c r="D13">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E13" t="s">
         <v>7</v>
       </c>
       <c r="F13" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
         <v>8.0</v>
       </c>
       <c r="C14" t="s">
         <v>132</v>
       </c>
       <c r="D14">
         <v>15</v>
       </c>
       <c r="E14" t="s">
         <v>57</v>
       </c>
       <c r="F14" t="s">
@@ -3254,51 +3254,51 @@
       </c>
       <c r="B47">
         <v>2.0</v>
       </c>
       <c r="C47" t="s">
         <v>175</v>
       </c>
       <c r="D47">
         <v>13</v>
       </c>
       <c r="E47" t="s">
         <v>44</v>
       </c>
       <c r="F47" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="C48" t="s">
         <v>176</v>
       </c>
       <c r="D48">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E48" t="s">
         <v>44</v>
       </c>
       <c r="F48" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="C49" t="s">
         <v>177</v>
       </c>
       <c r="D49">
         <v>13</v>
       </c>
       <c r="E49" t="s">
         <v>7</v>
       </c>
       <c r="F49" t="s">
         <v>39</v>
       </c>
     </row>
@@ -3390,51 +3390,51 @@
     <row r="55" spans="1:6">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="C55" t="s">
         <v>184</v>
       </c>
       <c r="D55">
         <v>12</v>
       </c>
       <c r="E55" t="s">
         <v>41</v>
       </c>
       <c r="F55" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="C56" t="s">
         <v>185</v>
       </c>
       <c r="D56">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E56" t="s">
         <v>44</v>
       </c>
       <c r="F56" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="C57" t="s">
         <v>186</v>
       </c>
       <c r="D57">
         <v>15</v>
       </c>
       <c r="E57" t="s">
         <v>44</v>
       </c>
       <c r="F57" t="s">
         <v>60</v>
       </c>
     </row>