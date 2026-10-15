--- v1 (2026-08-30)
+++ v2 (2026-10-15)
@@ -679,51 +679,51 @@
       </c>
       <c r="C4" t="s">
         <v>11</v>
       </c>
       <c r="D4">
         <v>15</v>
       </c>
       <c r="E4" t="s">
         <v>12</v>
       </c>
       <c r="F4" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>20.0</v>
       </c>
       <c r="C5" t="s">
         <v>14</v>
       </c>
       <c r="D5">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E5" t="s">
         <v>7</v>
       </c>
       <c r="F5" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6">
         <v>14.0</v>
       </c>
       <c r="C6" t="s">
         <v>16</v>
       </c>
       <c r="D6">
         <v>15</v>
       </c>
       <c r="E6" t="s">
         <v>17</v>
       </c>
       <c r="F6" t="s">
@@ -779,51 +779,51 @@
       </c>
       <c r="C9" t="s">
         <v>24</v>
       </c>
       <c r="D9">
         <v>14</v>
       </c>
       <c r="E9" t="s">
         <v>7</v>
       </c>
       <c r="F9" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>8.0</v>
       </c>
       <c r="C10" t="s">
         <v>26</v>
       </c>
       <c r="D10">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E10" t="s">
         <v>20</v>
       </c>
       <c r="F10" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11">
         <v>8.0</v>
       </c>
       <c r="C11" t="s">
         <v>27</v>
       </c>
       <c r="D11">
         <v>13</v>
       </c>
       <c r="E11" t="s">
         <v>7</v>
       </c>
       <c r="F11" t="s">
@@ -879,51 +879,51 @@
       </c>
       <c r="C14" t="s">
         <v>32</v>
       </c>
       <c r="D14">
         <v>14</v>
       </c>
       <c r="E14" t="s">
         <v>20</v>
       </c>
       <c r="F14" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15">
         <v>8.0</v>
       </c>
       <c r="C15" t="s">
         <v>34</v>
       </c>
       <c r="D15">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E15" t="s">
         <v>7</v>
       </c>
       <c r="F15" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16">
         <v>8.0</v>
       </c>
       <c r="C16" t="s">
         <v>35</v>
       </c>
       <c r="D16">
         <v>14</v>
       </c>
       <c r="E16" t="s">
         <v>7</v>
       </c>
       <c r="F16" t="s">
@@ -1019,51 +1019,51 @@
       </c>
       <c r="C21" t="s">
         <v>43</v>
       </c>
       <c r="D21">
         <v>15</v>
       </c>
       <c r="E21" t="s">
         <v>7</v>
       </c>
       <c r="F21" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22">
         <v>4.0</v>
       </c>
       <c r="C22" t="s">
         <v>44</v>
       </c>
       <c r="D22">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E22" t="s">
         <v>7</v>
       </c>
       <c r="F22" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="C23" t="s">
         <v>45</v>
       </c>
       <c r="D23">
         <v>12</v>
       </c>
       <c r="E23" t="s">
         <v>7</v>
       </c>
       <c r="F23" t="s">
         <v>41</v>
       </c>
     </row>
@@ -1221,71 +1221,71 @@
       </c>
       <c r="C3" t="s">
         <v>51</v>
       </c>
       <c r="D3">
         <v>14</v>
       </c>
       <c r="E3" t="s">
         <v>7</v>
       </c>
       <c r="F3" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>20.0</v>
       </c>
       <c r="C4" t="s">
         <v>52</v>
       </c>
       <c r="D4">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E4" t="s">
         <v>20</v>
       </c>
       <c r="F4" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>20.0</v>
       </c>
       <c r="C5" t="s">
         <v>53</v>
       </c>
       <c r="D5">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E5" t="s">
         <v>7</v>
       </c>
       <c r="F5" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6">
         <v>14.0</v>
       </c>
       <c r="C6" t="s">
         <v>54</v>
       </c>
       <c r="D6">
         <v>15</v>
       </c>
       <c r="E6" t="s">
         <v>7</v>
       </c>
       <c r="F6" t="s">
@@ -1401,51 +1401,51 @@
       </c>
       <c r="C12" t="s">
         <v>61</v>
       </c>
       <c r="D12">
         <v>15</v>
       </c>
       <c r="E12" t="s">
         <v>7</v>
       </c>
       <c r="F12" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>8.0</v>
       </c>
       <c r="C13" t="s">
         <v>62</v>
       </c>
       <c r="D13">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E13" t="s">
         <v>7</v>
       </c>
       <c r="F13" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
         <v>8.0</v>
       </c>
       <c r="C14" t="s">
         <v>63</v>
       </c>
       <c r="D14">
         <v>12</v>
       </c>
       <c r="E14" t="s">
         <v>17</v>
       </c>
       <c r="F14" t="s">