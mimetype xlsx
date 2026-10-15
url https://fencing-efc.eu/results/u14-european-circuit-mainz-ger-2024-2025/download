--- v1 (2026-08-30)
+++ v2 (2026-10-15)
@@ -1245,51 +1245,51 @@
       </c>
       <c r="C8" t="s">
         <v>46</v>
       </c>
       <c r="D8">
         <v>15</v>
       </c>
       <c r="E8" t="s">
         <v>7</v>
       </c>
       <c r="F8" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>14.0</v>
       </c>
       <c r="C9" t="s">
         <v>47</v>
       </c>
       <c r="D9">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E9" t="s">
         <v>7</v>
       </c>
       <c r="F9" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>8.0</v>
       </c>
       <c r="C10" t="s">
         <v>48</v>
       </c>
       <c r="D10">
         <v>15</v>
       </c>
       <c r="E10" t="s">
         <v>7</v>
       </c>
       <c r="F10" t="s">
@@ -1676,51 +1676,51 @@
       </c>
       <c r="C30" t="s">
         <v>71</v>
       </c>
       <c r="D30">
         <v>14</v>
       </c>
       <c r="E30" t="s">
         <v>7</v>
       </c>
       <c r="F30" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31">
         <v>4.0</v>
       </c>
       <c r="C31" t="s">
         <v>73</v>
       </c>
       <c r="D31">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E31" t="s">
         <v>22</v>
       </c>
       <c r="F31" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32">
         <v>4.0</v>
       </c>
       <c r="C32" t="s">
         <v>74</v>
       </c>
       <c r="D32">
         <v>14</v>
       </c>
       <c r="E32" t="s">
         <v>7</v>
       </c>
     </row>