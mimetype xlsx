--- v0 (2026-05-17)
+++ v1 (2026-07-16)
@@ -911,51 +911,51 @@
       </c>
       <c r="B6">
         <v>14.0</v>
       </c>
       <c r="C6" t="s">
         <v>16</v>
       </c>
       <c r="D6">
         <v>20</v>
       </c>
       <c r="E6" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7">
         <v>14.0</v>
       </c>
       <c r="C7" t="s">
         <v>17</v>
       </c>
       <c r="D7">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E7" t="s">
         <v>10</v>
       </c>
       <c r="F7" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
         <v>14.0</v>
       </c>
       <c r="C8" t="s">
         <v>18</v>
       </c>
       <c r="D8">
         <v>20</v>
       </c>
       <c r="E8" t="s">
         <v>7</v>
       </c>
     </row>
@@ -1221,51 +1221,51 @@
       </c>
       <c r="B23">
         <v>4.0</v>
       </c>
       <c r="C23" t="s">
         <v>40</v>
       </c>
       <c r="D23">
         <v>20</v>
       </c>
       <c r="E23" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24">
         <v>4.0</v>
       </c>
       <c r="C24" t="s">
         <v>41</v>
       </c>
       <c r="D24">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E24" t="s">
         <v>35</v>
       </c>
       <c r="F24" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25">
         <v>4.0</v>
       </c>
       <c r="C25" t="s">
         <v>43</v>
       </c>
       <c r="D25">
         <v>20</v>
       </c>
       <c r="E25" t="s">
         <v>13</v>
       </c>
     </row>
@@ -1428,51 +1428,51 @@
       </c>
       <c r="B35">
         <v>2.0</v>
       </c>
       <c r="C35" t="s">
         <v>55</v>
       </c>
       <c r="D35">
         <v>20</v>
       </c>
       <c r="E35" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36">
         <v>2.0</v>
       </c>
       <c r="C36" t="s">
         <v>56</v>
       </c>
       <c r="D36">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E36" t="s">
         <v>10</v>
       </c>
       <c r="F36" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>35</v>
       </c>
       <c r="B37">
         <v>2.0</v>
       </c>
       <c r="C37" t="s">
         <v>57</v>
       </c>
       <c r="D37">
         <v>20</v>
       </c>
       <c r="E37" t="s">
         <v>10</v>
       </c>
     </row>
@@ -1737,51 +1737,51 @@
       </c>
       <c r="C4" t="s">
         <v>75</v>
       </c>
       <c r="D4">
         <v>21</v>
       </c>
       <c r="E4" t="s">
         <v>10</v>
       </c>
       <c r="F4" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>20.0</v>
       </c>
       <c r="C5" t="s">
         <v>76</v>
       </c>
       <c r="D5">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E5" t="s">
         <v>53</v>
       </c>
       <c r="F5" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6">
         <v>20.0</v>
       </c>
       <c r="C6" t="s">
         <v>78</v>
       </c>
       <c r="D6">
         <v>20</v>
       </c>
       <c r="E6" t="s">
         <v>7</v>
       </c>
     </row>