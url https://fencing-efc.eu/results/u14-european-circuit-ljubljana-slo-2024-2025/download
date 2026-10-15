--- v2 (2026-08-30)
+++ v3 (2026-10-15)
@@ -845,51 +845,51 @@
       </c>
       <c r="C9" t="s">
         <v>18</v>
       </c>
       <c r="D9">
         <v>14</v>
       </c>
       <c r="E9" t="s">
         <v>15</v>
       </c>
       <c r="F9" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>8.0</v>
       </c>
       <c r="C10" t="s">
         <v>20</v>
       </c>
       <c r="D10">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E10" t="s">
         <v>10</v>
       </c>
       <c r="F10" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11">
         <v>8.0</v>
       </c>
       <c r="C11" t="s">
         <v>22</v>
       </c>
       <c r="D11">
         <v>15</v>
       </c>
       <c r="E11" t="s">
         <v>7</v>
       </c>
     </row>
@@ -1016,51 +1016,51 @@
       </c>
       <c r="C18" t="s">
         <v>35</v>
       </c>
       <c r="D18">
         <v>14</v>
       </c>
       <c r="E18" t="s">
         <v>36</v>
       </c>
       <c r="F18" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19">
         <v>4.0</v>
       </c>
       <c r="C19" t="s">
         <v>38</v>
       </c>
       <c r="D19">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E19" t="s">
         <v>31</v>
       </c>
       <c r="F19" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20">
         <v>4.0</v>
       </c>
       <c r="C20" t="s">
         <v>40</v>
       </c>
       <c r="D20">
         <v>14</v>
       </c>
       <c r="E20" t="s">
         <v>15</v>
       </c>
       <c r="F20" t="s">
@@ -1349,51 +1349,51 @@
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2">
         <v>32.0</v>
       </c>
       <c r="C2" t="s">
         <v>59</v>
       </c>
       <c r="D2">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E2" t="s">
         <v>10</v>
       </c>
       <c r="F2" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>26.0</v>
       </c>
       <c r="C3" t="s">
         <v>60</v>
       </c>
       <c r="D3">
         <v>14</v>
       </c>
       <c r="E3" t="s">
         <v>61</v>
       </c>
       <c r="F3" t="s">
@@ -1517,51 +1517,51 @@
       </c>
       <c r="C10" t="s">
         <v>70</v>
       </c>
       <c r="D10">
         <v>15</v>
       </c>
       <c r="E10" t="s">
         <v>27</v>
       </c>
       <c r="F10" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11">
         <v>8.0</v>
       </c>
       <c r="C11" t="s">
         <v>72</v>
       </c>
       <c r="D11">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E11" t="s">
         <v>15</v>
       </c>
       <c r="F11" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12">
         <v>8.0</v>
       </c>
       <c r="C12" t="s">
         <v>73</v>
       </c>
       <c r="D12">
         <v>15</v>
       </c>
       <c r="E12" t="s">
         <v>24</v>
       </c>
       <c r="F12" t="s">
@@ -1762,51 +1762,51 @@
       </c>
       <c r="C23" t="s">
         <v>86</v>
       </c>
       <c r="D23">
         <v>13</v>
       </c>
       <c r="E23" t="s">
         <v>36</v>
       </c>
       <c r="F23" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24">
         <v>4.0</v>
       </c>
       <c r="C24" t="s">
         <v>87</v>
       </c>
       <c r="D24">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E24" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25">
         <v>4.0</v>
       </c>
       <c r="C25" t="s">
         <v>88</v>
       </c>
       <c r="D25">
         <v>14</v>
       </c>
       <c r="E25" t="s">
         <v>36</v>
       </c>
       <c r="F25" t="s">
         <v>83</v>
       </c>
     </row>