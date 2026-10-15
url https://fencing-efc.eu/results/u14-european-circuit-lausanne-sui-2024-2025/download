--- v2 (2026-08-30)
+++ v3 (2026-10-15)
@@ -1123,88 +1123,88 @@
       </c>
       <c r="B19">
         <v>4.0</v>
       </c>
       <c r="C19" t="s">
         <v>40</v>
       </c>
       <c r="D19">
         <v>13</v>
       </c>
       <c r="E19" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20">
         <v>4.0</v>
       </c>
       <c r="C20" t="s">
         <v>42</v>
       </c>
       <c r="D20">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E20" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21">
         <v>4.0</v>
       </c>
       <c r="C21" t="s">
         <v>43</v>
       </c>
       <c r="D21">
         <v>14</v>
       </c>
       <c r="E21" t="s">
         <v>13</v>
       </c>
       <c r="F21" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22">
         <v>4.0</v>
       </c>
       <c r="C22" t="s">
         <v>45</v>
       </c>
       <c r="D22">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E22" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23">
         <v>4.0</v>
       </c>
       <c r="C23" t="s">
         <v>46</v>
       </c>
       <c r="D23">
         <v>15</v>
       </c>
       <c r="E23" t="s">
         <v>10</v>
       </c>
       <c r="F23" t="s">
         <v>47</v>
       </c>
     </row>
@@ -1291,51 +1291,51 @@
       </c>
       <c r="B28">
         <v>4.0</v>
       </c>
       <c r="C28" t="s">
         <v>56</v>
       </c>
       <c r="D28">
         <v>15</v>
       </c>
       <c r="E28" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29">
         <v>4.0</v>
       </c>
       <c r="C29" t="s">
         <v>57</v>
       </c>
       <c r="D29">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E29" t="s">
         <v>18</v>
       </c>
       <c r="F29" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30">
         <v>4.0</v>
       </c>
       <c r="C30" t="s">
         <v>59</v>
       </c>
       <c r="D30">
         <v>14</v>
       </c>
       <c r="E30" t="s">
         <v>15</v>
       </c>
     </row>
@@ -1464,51 +1464,51 @@
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2">
         <v>32.0</v>
       </c>
       <c r="C2" t="s">
         <v>66</v>
       </c>
       <c r="D2">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E2" t="s">
         <v>24</v>
       </c>
       <c r="F2" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>26.0</v>
       </c>
       <c r="C3" t="s">
         <v>67</v>
       </c>
       <c r="D3">
         <v>15</v>
       </c>
       <c r="E3" t="s">
         <v>15</v>
       </c>
       <c r="F3" t="s">
@@ -1581,68 +1581,68 @@
       </c>
       <c r="B7">
         <v>14.0</v>
       </c>
       <c r="C7" t="s">
         <v>73</v>
       </c>
       <c r="D7">
         <v>15</v>
       </c>
       <c r="E7" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
         <v>14.0</v>
       </c>
       <c r="C8" t="s">
         <v>74</v>
       </c>
       <c r="D8">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E8" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>14.0</v>
       </c>
       <c r="C9" t="s">
         <v>75</v>
       </c>
       <c r="D9">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E9" t="s">
         <v>76</v>
       </c>
       <c r="F9" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>8.0</v>
       </c>
       <c r="C10" t="s">
         <v>78</v>
       </c>
       <c r="D10">
         <v>15</v>
       </c>
       <c r="E10" t="s">
         <v>15</v>
       </c>
     </row>
@@ -1695,51 +1695,51 @@
       </c>
       <c r="C13" t="s">
         <v>82</v>
       </c>
       <c r="D13">
         <v>13</v>
       </c>
       <c r="E13" t="s">
         <v>7</v>
       </c>
       <c r="F13" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
         <v>8.0</v>
       </c>
       <c r="C14" t="s">
         <v>84</v>
       </c>
       <c r="D14">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E14" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15">
         <v>8.0</v>
       </c>
       <c r="C15" t="s">
         <v>85</v>
       </c>
       <c r="D15">
         <v>15</v>
       </c>
       <c r="E15" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>15</v>
@@ -1920,51 +1920,51 @@
       </c>
       <c r="C25" t="s">
         <v>98</v>
       </c>
       <c r="D25">
         <v>15</v>
       </c>
       <c r="E25" t="s">
         <v>24</v>
       </c>
       <c r="F25" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26">
         <v>4.0</v>
       </c>
       <c r="C26" t="s">
         <v>99</v>
       </c>
       <c r="D26">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E26" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27">
         <v>4.0</v>
       </c>
       <c r="C27" t="s">
         <v>100</v>
       </c>
       <c r="D27">
         <v>14</v>
       </c>
       <c r="E27" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>27</v>
@@ -1991,51 +1991,51 @@
       </c>
       <c r="C29" t="s">
         <v>102</v>
       </c>
       <c r="D29">
         <v>15</v>
       </c>
       <c r="E29" t="s">
         <v>15</v>
       </c>
       <c r="F29" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30">
         <v>4.0</v>
       </c>
       <c r="C30" t="s">
         <v>103</v>
       </c>
       <c r="D30">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E30" t="s">
         <v>15</v>
       </c>
       <c r="F30" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31">
         <v>4.0</v>
       </c>
       <c r="C31" t="s">
         <v>104</v>
       </c>
       <c r="D31">
         <v>15</v>
       </c>
       <c r="E31" t="s">
         <v>7</v>
       </c>
     </row>