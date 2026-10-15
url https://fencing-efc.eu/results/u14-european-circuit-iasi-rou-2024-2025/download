--- v2 (2026-08-30)
+++ v3 (2026-10-15)
@@ -904,91 +904,91 @@
       </c>
       <c r="C13" t="s">
         <v>29</v>
       </c>
       <c r="D13">
         <v>14</v>
       </c>
       <c r="E13" t="s">
         <v>7</v>
       </c>
       <c r="F13" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
         <v>8.0</v>
       </c>
       <c r="C14" t="s">
         <v>30</v>
       </c>
       <c r="D14">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E14" t="s">
         <v>7</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15">
         <v>8.0</v>
       </c>
       <c r="C15" t="s">
         <v>31</v>
       </c>
       <c r="D15">
         <v>14</v>
       </c>
       <c r="E15" t="s">
         <v>7</v>
       </c>
       <c r="F15" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16">
         <v>8.0</v>
       </c>
       <c r="C16" t="s">
         <v>32</v>
       </c>
       <c r="D16">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E16" t="s">
         <v>7</v>
       </c>
       <c r="F16" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17">
         <v>8.0</v>
       </c>
       <c r="C17" t="s">
         <v>34</v>
       </c>
       <c r="D17">
         <v>13</v>
       </c>
       <c r="E17" t="s">
         <v>7</v>
       </c>
       <c r="F17" t="s">
@@ -1232,119 +1232,119 @@
     <row r="30" spans="1:6">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="C30" t="s">
         <v>48</v>
       </c>
       <c r="D30">
         <v>12</v>
       </c>
       <c r="E30" t="s">
         <v>7</v>
       </c>
       <c r="F30" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="C31" t="s">
         <v>49</v>
       </c>
       <c r="D31">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E31" t="s">
         <v>7</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="C32" t="s">
         <v>50</v>
       </c>
       <c r="D32">
         <v>14</v>
       </c>
       <c r="E32" t="s">
         <v>7</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="C33" t="s">
         <v>51</v>
       </c>
       <c r="D33">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E33" t="s">
         <v>7</v>
       </c>
       <c r="F33" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="C34" t="s">
         <v>53</v>
       </c>
       <c r="D34">
         <v>13</v>
       </c>
       <c r="E34" t="s">
         <v>7</v>
       </c>
       <c r="F34" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="C35" t="s">
         <v>54</v>
       </c>
       <c r="D35">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E35" t="s">
         <v>7</v>
       </c>
       <c r="F35" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="C36" t="s">
         <v>55</v>
       </c>
       <c r="D36">
         <v>13</v>
       </c>
       <c r="E36" t="s">
         <v>7</v>
       </c>
       <c r="F36" t="s">
         <v>16</v>
       </c>
     </row>
@@ -1471,51 +1471,51 @@
       </c>
       <c r="C4" t="s">
         <v>59</v>
       </c>
       <c r="D4">
         <v>15</v>
       </c>
       <c r="E4" t="s">
         <v>10</v>
       </c>
       <c r="F4" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>20.0</v>
       </c>
       <c r="C5" t="s">
         <v>61</v>
       </c>
       <c r="D5">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E5" t="s">
         <v>7</v>
       </c>
       <c r="F5" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6">
         <v>14.0</v>
       </c>
       <c r="C6" t="s">
         <v>63</v>
       </c>
       <c r="D6">
         <v>15</v>
       </c>
       <c r="E6" t="s">
         <v>7</v>
       </c>
       <c r="F6" t="s">
@@ -1631,51 +1631,51 @@
       </c>
       <c r="C12" t="s">
         <v>69</v>
       </c>
       <c r="D12">
         <v>12</v>
       </c>
       <c r="E12" t="s">
         <v>7</v>
       </c>
       <c r="F12" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>8.0</v>
       </c>
       <c r="C13" t="s">
         <v>70</v>
       </c>
       <c r="D13">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E13" t="s">
         <v>7</v>
       </c>
       <c r="F13" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
         <v>8.0</v>
       </c>
       <c r="C14" t="s">
         <v>71</v>
       </c>
       <c r="D14">
         <v>13</v>
       </c>
       <c r="E14" t="s">
         <v>7</v>
       </c>
       <c r="F14" t="s">
@@ -1711,91 +1711,91 @@
       </c>
       <c r="C16" t="s">
         <v>73</v>
       </c>
       <c r="D16">
         <v>13</v>
       </c>
       <c r="E16" t="s">
         <v>7</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17">
         <v>8.0</v>
       </c>
       <c r="C17" t="s">
         <v>74</v>
       </c>
       <c r="D17">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E17" t="s">
         <v>7</v>
       </c>
       <c r="F17" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18">
         <v>4.0</v>
       </c>
       <c r="C18" t="s">
         <v>75</v>
       </c>
       <c r="D18">
         <v>14</v>
       </c>
       <c r="E18" t="s">
         <v>7</v>
       </c>
       <c r="F18" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19">
         <v>4.0</v>
       </c>
       <c r="C19" t="s">
         <v>76</v>
       </c>
       <c r="D19">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E19" t="s">
         <v>7</v>
       </c>
       <c r="F19" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="C20" t="s">
         <v>77</v>
       </c>
       <c r="D20">
         <v>14</v>
       </c>
       <c r="E20" t="s">
         <v>7</v>
       </c>
       <c r="F20" t="s">
         <v>52</v>
       </c>
     </row>
@@ -1819,51 +1819,51 @@
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="C22" t="s">
         <v>79</v>
       </c>
       <c r="D22">
         <v>13</v>
       </c>
       <c r="E22" t="s">
         <v>7</v>
       </c>
       <c r="F22" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="C23" t="s">
         <v>80</v>
       </c>
       <c r="D23">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E23" t="s">
         <v>7</v>
       </c>
       <c r="F23" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="C24" t="s">
         <v>81</v>
       </c>
       <c r="D24">
         <v>13</v>
       </c>
       <c r="E24" t="s">
         <v>7</v>
       </c>
       <c r="F24" t="s">
         <v>52</v>
       </c>
     </row>