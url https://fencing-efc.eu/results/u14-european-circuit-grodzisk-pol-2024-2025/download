--- v2 (2026-08-30)
+++ v3 (2026-10-15)
@@ -754,51 +754,51 @@
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="C2" t="s">
         <v>6</v>
       </c>
       <c r="D2">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3">
         <v>15</v>
       </c>
       <c r="E3" t="s">
         <v>7</v>
       </c>
       <c r="F3" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="C4" t="s">
         <v>11</v>
@@ -1127,51 +1127,51 @@
       </c>
       <c r="C21" t="s">
         <v>41</v>
       </c>
       <c r="D21">
         <v>14</v>
       </c>
       <c r="E21" t="s">
         <v>7</v>
       </c>
       <c r="F21" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>16</v>
       </c>
       <c r="B22">
         <v>8.0</v>
       </c>
       <c r="C22" t="s">
         <v>42</v>
       </c>
       <c r="D22">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E22" t="s">
         <v>7</v>
       </c>
       <c r="F22" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>17</v>
       </c>
       <c r="B23">
         <v>4.0</v>
       </c>
       <c r="C23" t="s">
         <v>43</v>
       </c>
       <c r="D23">
         <v>15</v>
       </c>
       <c r="E23" t="s">
         <v>7</v>
       </c>
       <c r="F23" t="s">
@@ -1424,51 +1424,51 @@
       </c>
       <c r="C36" t="s">
         <v>60</v>
       </c>
       <c r="D36">
         <v>14</v>
       </c>
       <c r="E36" t="s">
         <v>7</v>
       </c>
       <c r="F36" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>31</v>
       </c>
       <c r="B37">
         <v>4.0</v>
       </c>
       <c r="C37" t="s">
         <v>61</v>
       </c>
       <c r="D37">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E37" t="s">
         <v>7</v>
       </c>
       <c r="F37" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>32</v>
       </c>
       <c r="B38">
         <v>4.0</v>
       </c>
       <c r="C38" t="s">
         <v>62</v>
       </c>
       <c r="D38">
         <v>15</v>
       </c>
       <c r="E38" t="s">
         <v>7</v>
       </c>
       <c r="F38" t="s">
@@ -1484,51 +1484,51 @@
       </c>
       <c r="C39" t="s">
         <v>64</v>
       </c>
       <c r="D39">
         <v>14</v>
       </c>
       <c r="E39" t="s">
         <v>7</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>34</v>
       </c>
       <c r="B40">
         <v>2.0</v>
       </c>
       <c r="C40" t="s">
         <v>65</v>
       </c>
       <c r="D40">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E40" t="s">
         <v>7</v>
       </c>
       <c r="F40" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>35</v>
       </c>
       <c r="B41">
         <v>2.0</v>
       </c>
       <c r="C41" t="s">
         <v>66</v>
       </c>
       <c r="D41">
         <v>15</v>
       </c>
       <c r="E41" t="s">
         <v>7</v>
       </c>
       <c r="F41" t="s">
@@ -1732,51 +1732,51 @@
       </c>
       <c r="C8" t="s">
         <v>76</v>
       </c>
       <c r="D8">
         <v>14</v>
       </c>
       <c r="E8" t="s">
         <v>7</v>
       </c>
       <c r="F8" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>7</v>
       </c>
       <c r="B9">
         <v>14.0</v>
       </c>
       <c r="C9" t="s">
         <v>78</v>
       </c>
       <c r="D9">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E9" t="s">
         <v>7</v>
       </c>
       <c r="F9" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>8</v>
       </c>
       <c r="B10">
         <v>14.0</v>
       </c>
       <c r="C10" t="s">
         <v>80</v>
       </c>
       <c r="D10">
         <v>15</v>
       </c>
       <c r="E10" t="s">
         <v>16</v>
       </c>
       <c r="F10" t="s">
@@ -1969,91 +1969,91 @@
       </c>
       <c r="C20" t="s">
         <v>90</v>
       </c>
       <c r="D20">
         <v>15</v>
       </c>
       <c r="E20" t="s">
         <v>7</v>
       </c>
       <c r="F20" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>19</v>
       </c>
       <c r="B21">
         <v>4.0</v>
       </c>
       <c r="C21" t="s">
         <v>91</v>
       </c>
       <c r="D21">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E21" t="s">
         <v>7</v>
       </c>
       <c r="F21" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>20</v>
       </c>
       <c r="B22">
         <v>4.0</v>
       </c>
       <c r="C22" t="s">
         <v>92</v>
       </c>
       <c r="D22">
         <v>14</v>
       </c>
       <c r="E22" t="s">
         <v>7</v>
       </c>
       <c r="F22" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>21</v>
       </c>
       <c r="B23">
         <v>4.0</v>
       </c>
       <c r="C23" t="s">
         <v>94</v>
       </c>
       <c r="D23">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E23" t="s">
         <v>7</v>
       </c>
       <c r="F23" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>22</v>
       </c>
       <c r="B24">
         <v>4.0</v>
       </c>
       <c r="C24" t="s">
         <v>95</v>
       </c>
       <c r="D24">
         <v>14</v>
       </c>
       <c r="E24" t="s">
         <v>7</v>
       </c>
       <c r="F24" t="s">