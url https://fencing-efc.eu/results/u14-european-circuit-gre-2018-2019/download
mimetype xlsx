--- v0 (2026-05-17)
+++ v1 (2026-07-16)
@@ -878,51 +878,51 @@
       </c>
       <c r="C6" t="s">
         <v>15</v>
       </c>
       <c r="D6">
         <v>20</v>
       </c>
       <c r="E6" t="s">
         <v>7</v>
       </c>
       <c r="F6" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7">
         <v>14.0</v>
       </c>
       <c r="C7" t="s">
         <v>17</v>
       </c>
       <c r="D7">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E7" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
         <v>14.0</v>
       </c>
       <c r="C8" t="s">
         <v>19</v>
       </c>
       <c r="D8">
         <v>19</v>
       </c>
       <c r="E8" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
@@ -1031,51 +1031,51 @@
       </c>
       <c r="B15">
         <v>8.0</v>
       </c>
       <c r="C15" t="s">
         <v>26</v>
       </c>
       <c r="D15">
         <v>7</v>
       </c>
       <c r="E15" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16">
         <v>8.0</v>
       </c>
       <c r="C16" t="s">
         <v>28</v>
       </c>
       <c r="D16">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E16" t="s">
         <v>10</v>
       </c>
       <c r="F16" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17">
         <v>8.0</v>
       </c>
       <c r="C17" t="s">
         <v>29</v>
       </c>
       <c r="D17">
         <v>20</v>
       </c>
       <c r="E17" t="s">
         <v>18</v>
       </c>
     </row>
@@ -1210,51 +1210,51 @@
       </c>
       <c r="B25">
         <v>4.0</v>
       </c>
       <c r="C25" t="s">
         <v>38</v>
       </c>
       <c r="D25">
         <v>7</v>
       </c>
       <c r="E25" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26">
         <v>4.0</v>
       </c>
       <c r="C26" t="s">
         <v>39</v>
       </c>
       <c r="D26">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E26" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27">
         <v>4.0</v>
       </c>
       <c r="C27" t="s">
         <v>40</v>
       </c>
       <c r="D27">
         <v>20</v>
       </c>
       <c r="E27" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>27</v>
@@ -1463,68 +1463,68 @@
       </c>
       <c r="B39">
         <v>2.0</v>
       </c>
       <c r="C39" t="s">
         <v>55</v>
       </c>
       <c r="D39">
         <v>20</v>
       </c>
       <c r="E39" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40">
         <v>2.0</v>
       </c>
       <c r="C40" t="s">
         <v>56</v>
       </c>
       <c r="D40">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E40" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41">
         <v>2.0</v>
       </c>
       <c r="C41" t="s">
         <v>57</v>
       </c>
       <c r="D41">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E41" t="s">
         <v>7</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -1548,159 +1548,159 @@
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="C2" t="s">
         <v>58</v>
       </c>
       <c r="D2">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="C3" t="s">
         <v>59</v>
       </c>
       <c r="D3">
         <v>7</v>
       </c>
       <c r="E3" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4">
         <v>32.0</v>
       </c>
       <c r="C4" t="s">
         <v>60</v>
       </c>
       <c r="D4">
         <v>20</v>
       </c>
       <c r="E4" t="s">
         <v>18</v>
       </c>
       <c r="F4" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>2</v>
       </c>
       <c r="B5">
         <v>26.0</v>
       </c>
       <c r="C5" t="s">
         <v>62</v>
       </c>
       <c r="D5">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E5" t="s">
         <v>18</v>
       </c>
       <c r="F5" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6">
         <v>20.0</v>
       </c>
       <c r="C6" t="s">
         <v>63</v>
       </c>
       <c r="D6">
         <v>20</v>
       </c>
       <c r="E6" t="s">
         <v>27</v>
       </c>
       <c r="F6" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>3</v>
       </c>
       <c r="B7">
         <v>20.0</v>
       </c>
       <c r="C7" t="s">
         <v>65</v>
       </c>
       <c r="D7">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E7" t="s">
         <v>18</v>
       </c>
       <c r="F7" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>5</v>
       </c>
       <c r="B8">
         <v>14.0</v>
       </c>
       <c r="C8" t="s">
         <v>67</v>
       </c>
       <c r="D8">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E8" t="s">
         <v>18</v>
       </c>
       <c r="F8" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>6</v>
       </c>
       <c r="B9">
         <v>14.0</v>
       </c>
       <c r="C9" t="s">
         <v>68</v>
       </c>
       <c r="D9">
         <v>20</v>
       </c>
       <c r="E9" t="s">
         <v>27</v>
       </c>
       <c r="F9" t="s">
@@ -1767,139 +1767,139 @@
       </c>
       <c r="B13">
         <v>8.0</v>
       </c>
       <c r="C13" t="s">
         <v>74</v>
       </c>
       <c r="D13">
         <v>21</v>
       </c>
       <c r="E13" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>11</v>
       </c>
       <c r="B14">
         <v>8.0</v>
       </c>
       <c r="C14" t="s">
         <v>75</v>
       </c>
       <c r="D14">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E14" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>12</v>
       </c>
       <c r="B15">
         <v>8.0</v>
       </c>
       <c r="C15" t="s">
         <v>76</v>
       </c>
       <c r="D15">
         <v>19</v>
       </c>
       <c r="E15" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>13</v>
       </c>
       <c r="B16">
         <v>8.0</v>
       </c>
       <c r="C16" t="s">
         <v>77</v>
       </c>
       <c r="D16">
         <v>20</v>
       </c>
       <c r="E16" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>14</v>
       </c>
       <c r="B17">
         <v>8.0</v>
       </c>
       <c r="C17" t="s">
         <v>78</v>
       </c>
       <c r="D17">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E17" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>15</v>
       </c>
       <c r="B18">
         <v>8.0</v>
       </c>
       <c r="C18" t="s">
         <v>79</v>
       </c>
       <c r="D18">
         <v>21</v>
       </c>
       <c r="E18" t="s">
         <v>7</v>
       </c>
       <c r="F18" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>16</v>
       </c>
       <c r="B19">
         <v>8.0</v>
       </c>
       <c r="C19" t="s">
         <v>80</v>
       </c>
       <c r="D19">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E19" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>17</v>
       </c>
       <c r="B20">
         <v>4.0</v>
       </c>
       <c r="C20" t="s">
         <v>81</v>
       </c>
       <c r="D20">
         <v>20</v>
       </c>
       <c r="E20" t="s">
         <v>7</v>
       </c>
       <c r="F20" t="s">
         <v>50</v>
       </c>
     </row>
@@ -1966,51 +1966,51 @@
       </c>
       <c r="C24" t="s">
         <v>85</v>
       </c>
       <c r="D24">
         <v>19</v>
       </c>
       <c r="E24" t="s">
         <v>7</v>
       </c>
       <c r="F24" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>22</v>
       </c>
       <c r="B25">
         <v>4.0</v>
       </c>
       <c r="C25" t="s">
         <v>86</v>
       </c>
       <c r="D25">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E25" t="s">
         <v>7</v>
       </c>
       <c r="F25" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>23</v>
       </c>
       <c r="B26">
         <v>4.0</v>
       </c>
       <c r="C26" t="s">
         <v>87</v>
       </c>
       <c r="D26">
         <v>20</v>
       </c>
       <c r="E26" t="s">
         <v>18</v>
       </c>
     </row>
@@ -2359,88 +2359,88 @@
       </c>
       <c r="C45" t="s">
         <v>113</v>
       </c>
       <c r="D45">
         <v>20</v>
       </c>
       <c r="E45" t="s">
         <v>7</v>
       </c>
       <c r="F45" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>43</v>
       </c>
       <c r="B46">
         <v>2.0</v>
       </c>
       <c r="C46" t="s">
         <v>114</v>
       </c>
       <c r="D46">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E46" t="s">
         <v>7</v>
       </c>
       <c r="F46" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>44</v>
       </c>
       <c r="B47">
         <v>2.0</v>
       </c>
       <c r="C47" t="s">
         <v>115</v>
       </c>
       <c r="D47">
         <v>7</v>
       </c>
       <c r="E47" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>45</v>
       </c>
       <c r="B48">
         <v>2.0</v>
       </c>
       <c r="C48" t="s">
         <v>116</v>
       </c>
       <c r="D48">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E48" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>46</v>
       </c>
       <c r="B49">
         <v>2.0</v>
       </c>
       <c r="C49" t="s">
         <v>117</v>
       </c>
       <c r="D49">
         <v>19</v>
       </c>
       <c r="E49" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>47</v>