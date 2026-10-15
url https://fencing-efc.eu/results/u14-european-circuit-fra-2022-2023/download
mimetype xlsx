--- v2 (2026-08-30)
+++ v3 (2026-10-15)
@@ -2323,51 +2323,51 @@
       </c>
       <c r="C25" t="s">
         <v>53</v>
       </c>
       <c r="D25">
         <v>17</v>
       </c>
       <c r="E25" t="s">
         <v>13</v>
       </c>
       <c r="F25" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26">
         <v>4.0</v>
       </c>
       <c r="C26" t="s">
         <v>55</v>
       </c>
       <c r="D26">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E26" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27">
         <v>4.0</v>
       </c>
       <c r="C27" t="s">
         <v>56</v>
       </c>
       <c r="D27">
         <v>17</v>
       </c>
       <c r="E27" t="s">
         <v>41</v>
       </c>
       <c r="F27" t="s">
         <v>57</v>
       </c>
     </row>
@@ -2676,51 +2676,51 @@
       </c>
       <c r="B44">
         <v>2.0</v>
       </c>
       <c r="C44" t="s">
         <v>81</v>
       </c>
       <c r="D44">
         <v>17</v>
       </c>
       <c r="E44" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45">
         <v>2.0</v>
       </c>
       <c r="C45" t="s">
         <v>82</v>
       </c>
       <c r="D45">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E45" t="s">
         <v>15</v>
       </c>
       <c r="F45" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46">
         <v>2.0</v>
       </c>
       <c r="C46" t="s">
         <v>84</v>
       </c>
       <c r="D46">
         <v>16</v>
       </c>
       <c r="E46" t="s">
         <v>13</v>
       </c>
       <c r="F46" t="s">
@@ -2928,51 +2928,51 @@
         <v>99</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="C59" t="s">
         <v>105</v>
       </c>
       <c r="D59">
         <v>17</v>
       </c>
       <c r="E59" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>58</v>
       </c>
       <c r="C60" t="s">
         <v>106</v>
       </c>
       <c r="D60">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="E60" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="C61" t="s">
         <v>107</v>
       </c>
       <c r="D61">
         <v>16</v>
       </c>
       <c r="E61" t="s">
         <v>15</v>
       </c>
       <c r="F61" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>61</v>
@@ -3092,51 +3092,51 @@
     <row r="69" spans="1:6">
       <c r="A69">
         <v>68</v>
       </c>
       <c r="C69" t="s">
         <v>121</v>
       </c>
       <c r="D69">
         <v>17</v>
       </c>
       <c r="E69" t="s">
         <v>15</v>
       </c>
       <c r="F69" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>69</v>
       </c>
       <c r="C70" t="s">
         <v>122</v>
       </c>
       <c r="D70">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E70" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>70</v>
       </c>
       <c r="C71" t="s">
         <v>123</v>
       </c>
       <c r="D71">
         <v>16</v>
       </c>
       <c r="E71" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>71</v>
       </c>
       <c r="C72" t="s">
         <v>124</v>
@@ -3349,102 +3349,102 @@
     <row r="85" spans="1:6">
       <c r="A85">
         <v>84</v>
       </c>
       <c r="C85" t="s">
         <v>148</v>
       </c>
       <c r="D85">
         <v>17</v>
       </c>
       <c r="E85" t="s">
         <v>51</v>
       </c>
       <c r="F85" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>85</v>
       </c>
       <c r="C86" t="s">
         <v>150</v>
       </c>
       <c r="D86">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E86" t="s">
         <v>15</v>
       </c>
       <c r="F86" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
         <v>86</v>
       </c>
       <c r="C87" t="s">
         <v>152</v>
       </c>
       <c r="D87">
         <v>17</v>
       </c>
       <c r="E87" t="s">
         <v>153</v>
       </c>
       <c r="F87" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
         <v>87</v>
       </c>
       <c r="C88" t="s">
         <v>155</v>
       </c>
       <c r="D88">
         <v>15</v>
       </c>
       <c r="E88" t="s">
         <v>15</v>
       </c>
       <c r="F88" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89">
         <v>88</v>
       </c>
       <c r="C89" t="s">
         <v>157</v>
       </c>
       <c r="D89">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E89" t="s">
         <v>15</v>
       </c>
       <c r="F89" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90">
         <v>89</v>
       </c>
       <c r="C90" t="s">
         <v>159</v>
       </c>
       <c r="D90">
         <v>16</v>
       </c>
       <c r="E90" t="s">
         <v>15</v>
       </c>
       <c r="F90" t="s">
         <v>160</v>
       </c>
     </row>
@@ -3550,51 +3550,51 @@
     <row r="97" spans="1:6">
       <c r="A97">
         <v>96</v>
       </c>
       <c r="C97" t="s">
         <v>172</v>
       </c>
       <c r="D97">
         <v>15</v>
       </c>
       <c r="E97" t="s">
         <v>15</v>
       </c>
       <c r="F97" t="s">
         <v>173</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98">
         <v>97</v>
       </c>
       <c r="C98" t="s">
         <v>174</v>
       </c>
       <c r="D98">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E98" t="s">
         <v>15</v>
       </c>
       <c r="F98" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99">
         <v>98</v>
       </c>
       <c r="C99" t="s">
         <v>175</v>
       </c>
       <c r="D99">
         <v>17</v>
       </c>
       <c r="E99" t="s">
         <v>15</v>
       </c>
       <c r="F99" t="s">
         <v>151</v>
       </c>
     </row>
@@ -3703,136 +3703,136 @@
     <row r="106" spans="1:6">
       <c r="A106">
         <v>105</v>
       </c>
       <c r="C106" t="s">
         <v>185</v>
       </c>
       <c r="D106">
         <v>17</v>
       </c>
       <c r="E106" t="s">
         <v>15</v>
       </c>
       <c r="F106" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107">
         <v>106</v>
       </c>
       <c r="C107" t="s">
         <v>186</v>
       </c>
       <c r="D107">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E107" t="s">
         <v>15</v>
       </c>
       <c r="F107" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108">
         <v>107</v>
       </c>
       <c r="C108" t="s">
         <v>188</v>
       </c>
       <c r="D108">
         <v>17</v>
       </c>
       <c r="E108" t="s">
         <v>15</v>
       </c>
       <c r="F108" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109">
         <v>108</v>
       </c>
       <c r="C109" t="s">
         <v>189</v>
       </c>
       <c r="D109">
         <v>15</v>
       </c>
       <c r="E109" t="s">
         <v>15</v>
       </c>
       <c r="F109" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110">
         <v>109</v>
       </c>
       <c r="C110" t="s">
         <v>191</v>
       </c>
       <c r="D110">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E110" t="s">
         <v>15</v>
       </c>
       <c r="F110" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111">
         <v>109</v>
       </c>
       <c r="C111" t="s">
         <v>192</v>
       </c>
       <c r="D111">
         <v>17</v>
       </c>
       <c r="E111" t="s">
         <v>51</v>
       </c>
       <c r="F111" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112">
         <v>111</v>
       </c>
       <c r="C112" t="s">
         <v>194</v>
       </c>
       <c r="D112">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E112" t="s">
         <v>33</v>
       </c>
       <c r="F112" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113">
         <v>112</v>
       </c>
       <c r="C113" t="s">
         <v>196</v>
       </c>
       <c r="D113">
         <v>16</v>
       </c>
       <c r="E113" t="s">
         <v>15</v>
       </c>
       <c r="F113" t="s">
         <v>83</v>
       </c>
     </row>
@@ -3907,51 +3907,51 @@
     <row r="118" spans="1:6">
       <c r="A118">
         <v>117</v>
       </c>
       <c r="C118" t="s">
         <v>204</v>
       </c>
       <c r="D118">
         <v>15</v>
       </c>
       <c r="E118" t="s">
         <v>41</v>
       </c>
       <c r="F118" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119">
         <v>117</v>
       </c>
       <c r="C119" t="s">
         <v>205</v>
       </c>
       <c r="D119">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E119" t="s">
         <v>206</v>
       </c>
       <c r="F119" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120">
         <v>119</v>
       </c>
       <c r="C120" t="s">
         <v>208</v>
       </c>
       <c r="D120">
         <v>17</v>
       </c>
       <c r="E120" t="s">
         <v>15</v>
       </c>
       <c r="F120" t="s">
         <v>87</v>
       </c>
     </row>
@@ -4311,71 +4311,71 @@
       </c>
       <c r="C11" t="s">
         <v>231</v>
       </c>
       <c r="D11">
         <v>17</v>
       </c>
       <c r="E11" t="s">
         <v>15</v>
       </c>
       <c r="F11" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12">
         <v>8.0</v>
       </c>
       <c r="C12" t="s">
         <v>233</v>
       </c>
       <c r="D12">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E12" t="s">
         <v>15</v>
       </c>
       <c r="F12" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>8.0</v>
       </c>
       <c r="C13" t="s">
         <v>234</v>
       </c>
       <c r="D13">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E13" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
         <v>8.0</v>
       </c>
       <c r="C14" t="s">
         <v>235</v>
       </c>
       <c r="D14">
         <v>17</v>
       </c>
       <c r="E14" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
@@ -4681,51 +4681,51 @@
       </c>
       <c r="C31" t="s">
         <v>256</v>
       </c>
       <c r="D31">
         <v>17</v>
       </c>
       <c r="E31" t="s">
         <v>257</v>
       </c>
       <c r="F31" t="s">
         <v>258</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32">
         <v>4.0</v>
       </c>
       <c r="C32" t="s">
         <v>259</v>
       </c>
       <c r="D32">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E32" t="s">
         <v>15</v>
       </c>
       <c r="F32" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33">
         <v>4.0</v>
       </c>
       <c r="C33" t="s">
         <v>260</v>
       </c>
       <c r="D33">
         <v>17</v>
       </c>
       <c r="E33" t="s">
         <v>41</v>
       </c>
       <c r="F33" t="s">
@@ -5020,51 +5020,51 @@
       </c>
       <c r="C49" t="s">
         <v>281</v>
       </c>
       <c r="D49">
         <v>17</v>
       </c>
       <c r="E49" t="s">
         <v>48</v>
       </c>
       <c r="F49" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50">
         <v>2.0</v>
       </c>
       <c r="C50" t="s">
         <v>282</v>
       </c>
       <c r="D50">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E50" t="s">
         <v>15</v>
       </c>
       <c r="F50" t="s">
         <v>283</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51">
         <v>2.0</v>
       </c>
       <c r="C51" t="s">
         <v>284</v>
       </c>
       <c r="D51">
         <v>16</v>
       </c>
       <c r="E51" t="s">
         <v>51</v>
       </c>
       <c r="F51" t="s">
@@ -5097,51 +5097,51 @@
       </c>
       <c r="B53">
         <v>2.0</v>
       </c>
       <c r="C53" t="s">
         <v>287</v>
       </c>
       <c r="D53">
         <v>16</v>
       </c>
       <c r="E53" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="B54">
         <v>2.0</v>
       </c>
       <c r="C54" t="s">
         <v>288</v>
       </c>
       <c r="D54">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E54" t="s">
         <v>15</v>
       </c>
       <c r="F54" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="B55">
         <v>2.0</v>
       </c>
       <c r="C55" t="s">
         <v>289</v>
       </c>
       <c r="D55">
         <v>16</v>
       </c>
       <c r="E55" t="s">
         <v>15</v>
       </c>
       <c r="F55" t="s">
@@ -5194,51 +5194,51 @@
       </c>
       <c r="C58" t="s">
         <v>292</v>
       </c>
       <c r="D58">
         <v>17</v>
       </c>
       <c r="E58" t="s">
         <v>51</v>
       </c>
       <c r="F58" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="B59">
         <v>2.0</v>
       </c>
       <c r="C59" t="s">
         <v>294</v>
       </c>
       <c r="D59">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E59" t="s">
         <v>48</v>
       </c>
       <c r="F59" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="B60">
         <v>2.0</v>
       </c>
       <c r="C60" t="s">
         <v>295</v>
       </c>
       <c r="D60">
         <v>15</v>
       </c>
       <c r="E60" t="s">
         <v>7</v>
       </c>
     </row>
@@ -5570,51 +5570,51 @@
       </c>
       <c r="B78">
         <v>1.0</v>
       </c>
       <c r="C78" t="s">
         <v>319</v>
       </c>
       <c r="D78">
         <v>16</v>
       </c>
       <c r="E78" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>78</v>
       </c>
       <c r="B79">
         <v>1.0</v>
       </c>
       <c r="C79" t="s">
         <v>320</v>
       </c>
       <c r="D79">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E79" t="s">
         <v>15</v>
       </c>
       <c r="F79" t="s">
         <v>321</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>79</v>
       </c>
       <c r="B80">
         <v>1.0</v>
       </c>
       <c r="C80" t="s">
         <v>322</v>
       </c>
       <c r="D80">
         <v>17</v>
       </c>
       <c r="E80" t="s">
         <v>18</v>
       </c>
     </row>
@@ -5627,51 +5627,51 @@
       </c>
       <c r="C81" t="s">
         <v>323</v>
       </c>
       <c r="D81">
         <v>17</v>
       </c>
       <c r="E81" t="s">
         <v>15</v>
       </c>
       <c r="F81" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82">
         <v>80</v>
       </c>
       <c r="B82">
         <v>1.0</v>
       </c>
       <c r="C82" t="s">
         <v>324</v>
       </c>
       <c r="D82">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E82" t="s">
         <v>48</v>
       </c>
       <c r="F82" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83">
         <v>82</v>
       </c>
       <c r="B83">
         <v>1.0</v>
       </c>
       <c r="C83" t="s">
         <v>325</v>
       </c>
       <c r="D83">
         <v>16</v>
       </c>
       <c r="E83" t="s">
         <v>15</v>
       </c>
       <c r="F83" t="s">
@@ -6152,51 +6152,51 @@
       </c>
       <c r="C108" t="s">
         <v>358</v>
       </c>
       <c r="D108">
         <v>17</v>
       </c>
       <c r="E108" t="s">
         <v>15</v>
       </c>
       <c r="F108" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109">
         <v>108</v>
       </c>
       <c r="B109">
         <v>1.0</v>
       </c>
       <c r="C109" t="s">
         <v>359</v>
       </c>
       <c r="D109">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E109" t="s">
         <v>130</v>
       </c>
       <c r="F109" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110">
         <v>109</v>
       </c>
       <c r="B110">
         <v>1.0</v>
       </c>
       <c r="C110" t="s">
         <v>360</v>
       </c>
       <c r="D110">
         <v>16</v>
       </c>
       <c r="E110" t="s">
         <v>15</v>
       </c>
       <c r="F110" t="s">
@@ -6687,51 +6687,51 @@
     <row r="137" spans="1:6">
       <c r="A137">
         <v>135</v>
       </c>
       <c r="C137" t="s">
         <v>399</v>
       </c>
       <c r="D137">
         <v>17</v>
       </c>
       <c r="E137" t="s">
         <v>400</v>
       </c>
       <c r="F137" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138">
         <v>137</v>
       </c>
       <c r="C138" t="s">
         <v>402</v>
       </c>
       <c r="D138">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E138" t="s">
         <v>51</v>
       </c>
       <c r="F138" t="s">
         <v>403</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139">
         <v>138</v>
       </c>
       <c r="C139" t="s">
         <v>404</v>
       </c>
       <c r="D139">
         <v>15</v>
       </c>
       <c r="E139" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140">
         <v>138</v>
@@ -6797,51 +6797,51 @@
         <v>348</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144">
         <v>141</v>
       </c>
       <c r="C144" t="s">
         <v>409</v>
       </c>
       <c r="D144">
         <v>16</v>
       </c>
       <c r="E144" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145">
         <v>141</v>
       </c>
       <c r="C145" t="s">
         <v>410</v>
       </c>
       <c r="D145">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E145" t="s">
         <v>48</v>
       </c>
       <c r="F145" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146">
         <v>145</v>
       </c>
       <c r="C146" t="s">
         <v>411</v>
       </c>
       <c r="D146">
         <v>14</v>
       </c>
       <c r="E146" t="s">
         <v>15</v>
       </c>
       <c r="F146" t="s">
         <v>200</v>
       </c>
     </row>
@@ -6933,85 +6933,85 @@
     <row r="152" spans="1:6">
       <c r="A152">
         <v>151</v>
       </c>
       <c r="C152" t="s">
         <v>419</v>
       </c>
       <c r="D152">
         <v>15</v>
       </c>
       <c r="E152" t="s">
         <v>51</v>
       </c>
       <c r="F152" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153">
         <v>152</v>
       </c>
       <c r="C153" t="s">
         <v>421</v>
       </c>
       <c r="D153">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E153" t="s">
         <v>48</v>
       </c>
       <c r="F153" t="s">
         <v>363</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154">
         <v>152</v>
       </c>
       <c r="C154" t="s">
         <v>422</v>
       </c>
       <c r="D154">
         <v>16</v>
       </c>
       <c r="E154" t="s">
         <v>15</v>
       </c>
       <c r="F154" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155">
         <v>154</v>
       </c>
       <c r="C155" t="s">
         <v>423</v>
       </c>
       <c r="D155">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E155" t="s">
         <v>130</v>
       </c>
       <c r="F155" t="s">
         <v>424</v>
       </c>
     </row>
     <row r="156" spans="1:6">
       <c r="A156">
         <v>154</v>
       </c>
       <c r="C156" t="s">
         <v>425</v>
       </c>
       <c r="D156">
         <v>17</v>
       </c>
       <c r="E156" t="s">
         <v>15</v>
       </c>
       <c r="F156" t="s">
         <v>160</v>
       </c>
     </row>
@@ -7171,51 +7171,51 @@
     <row r="166" spans="1:6">
       <c r="A166">
         <v>165</v>
       </c>
       <c r="C166" t="s">
         <v>435</v>
       </c>
       <c r="D166">
         <v>17</v>
       </c>
       <c r="E166" t="s">
         <v>257</v>
       </c>
       <c r="F166" t="s">
         <v>436</v>
       </c>
     </row>
     <row r="167" spans="1:6">
       <c r="A167">
         <v>166</v>
       </c>
       <c r="C167" t="s">
         <v>437</v>
       </c>
       <c r="D167">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E167" t="s">
         <v>41</v>
       </c>
       <c r="F167" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="168" spans="1:6">
       <c r="A168">
         <v>167</v>
       </c>
       <c r="C168" t="s">
         <v>438</v>
       </c>
       <c r="D168">
         <v>17</v>
       </c>
       <c r="E168" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169">
         <v>168</v>
@@ -7253,51 +7253,51 @@
     <row r="171" spans="1:6">
       <c r="A171">
         <v>170</v>
       </c>
       <c r="C171" t="s">
         <v>442</v>
       </c>
       <c r="D171">
         <v>16</v>
       </c>
       <c r="E171" t="s">
         <v>33</v>
       </c>
       <c r="F171" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="172" spans="1:6">
       <c r="A172">
         <v>171</v>
       </c>
       <c r="C172" t="s">
         <v>443</v>
       </c>
       <c r="D172">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E172" t="s">
         <v>15</v>
       </c>
       <c r="F172" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="173" spans="1:6">
       <c r="A173">
         <v>171</v>
       </c>
       <c r="C173" t="s">
         <v>444</v>
       </c>
       <c r="D173">
         <v>17</v>
       </c>
       <c r="E173" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="174" spans="1:6">
       <c r="A174">
         <v>173</v>
@@ -7318,51 +7318,51 @@
     <row r="175" spans="1:6">
       <c r="A175">
         <v>174</v>
       </c>
       <c r="C175" t="s">
         <v>446</v>
       </c>
       <c r="D175">
         <v>14</v>
       </c>
       <c r="E175" t="s">
         <v>15</v>
       </c>
       <c r="F175" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="176" spans="1:6">
       <c r="A176">
         <v>175</v>
       </c>
       <c r="C176" t="s">
         <v>447</v>
       </c>
       <c r="D176">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E176" t="s">
         <v>130</v>
       </c>
       <c r="F176" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="177" spans="1:6">
       <c r="A177">
         <v>176</v>
       </c>
       <c r="C177" t="s">
         <v>448</v>
       </c>
       <c r="D177">
         <v>16</v>
       </c>
       <c r="E177" t="s">
         <v>15</v>
       </c>
       <c r="F177" t="s">
         <v>202</v>
       </c>
     </row>
@@ -7434,51 +7434,51 @@
     <row r="182" spans="1:6">
       <c r="A182">
         <v>179</v>
       </c>
       <c r="C182" t="s">
         <v>453</v>
       </c>
       <c r="D182">
         <v>15</v>
       </c>
       <c r="E182" t="s">
         <v>15</v>
       </c>
       <c r="F182" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="183" spans="1:6">
       <c r="A183">
         <v>182</v>
       </c>
       <c r="C183" t="s">
         <v>454</v>
       </c>
       <c r="D183">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E183" t="s">
         <v>41</v>
       </c>
       <c r="F183" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="184" spans="1:6">
       <c r="A184">
         <v>183</v>
       </c>
       <c r="C184" t="s">
         <v>455</v>
       </c>
       <c r="D184">
         <v>15</v>
       </c>
       <c r="E184" t="s">
         <v>41</v>
       </c>
       <c r="F184" t="s">
         <v>42</v>
       </c>
     </row>
@@ -7584,102 +7584,102 @@
         <v>463</v>
       </c>
     </row>
     <row r="191" spans="1:6">
       <c r="A191">
         <v>190</v>
       </c>
       <c r="C191" t="s">
         <v>464</v>
       </c>
       <c r="D191">
         <v>17</v>
       </c>
       <c r="E191" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="192" spans="1:6">
       <c r="A192">
         <v>190</v>
       </c>
       <c r="C192" t="s">
         <v>465</v>
       </c>
       <c r="D192">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E192" t="s">
         <v>130</v>
       </c>
       <c r="F192" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="193" spans="1:6">
       <c r="A193">
         <v>192</v>
       </c>
       <c r="C193" t="s">
         <v>466</v>
       </c>
       <c r="D193">
         <v>15</v>
       </c>
       <c r="E193" t="s">
         <v>15</v>
       </c>
       <c r="F193" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="194" spans="1:6">
       <c r="A194">
         <v>192</v>
       </c>
       <c r="C194" t="s">
         <v>467</v>
       </c>
       <c r="D194">
         <v>15</v>
       </c>
       <c r="E194" t="s">
         <v>15</v>
       </c>
       <c r="F194" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="195" spans="1:6">
       <c r="A195">
         <v>192</v>
       </c>
       <c r="C195" t="s">
         <v>468</v>
       </c>
       <c r="D195">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E195" t="s">
         <v>130</v>
       </c>
       <c r="F195" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="196" spans="1:6">
       <c r="A196">
         <v>195</v>
       </c>
       <c r="C196" t="s">
         <v>469</v>
       </c>
       <c r="D196">
         <v>14</v>
       </c>
       <c r="E196" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="197" spans="1:6">
       <c r="A197">
         <v>195</v>
@@ -7799,51 +7799,51 @@
     <row r="204" spans="1:6">
       <c r="A204">
         <v>202</v>
       </c>
       <c r="C204" t="s">
         <v>479</v>
       </c>
       <c r="D204">
         <v>15</v>
       </c>
       <c r="E204" t="s">
         <v>9</v>
       </c>
       <c r="F204" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="205" spans="1:6">
       <c r="A205">
         <v>202</v>
       </c>
       <c r="C205" t="s">
         <v>480</v>
       </c>
       <c r="D205">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E205" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="206" spans="1:6">
       <c r="A206">
         <v>205</v>
       </c>
       <c r="C206" t="s">
         <v>481</v>
       </c>
       <c r="D206">
         <v>15</v>
       </c>
       <c r="E206" t="s">
         <v>41</v>
       </c>
       <c r="F206" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="207" spans="1:6">
       <c r="A207">
         <v>206</v>