--- v2 (2026-08-30)
+++ v3 (2026-10-15)
@@ -628,51 +628,51 @@
       </c>
       <c r="C7" t="s">
         <v>18</v>
       </c>
       <c r="D7">
         <v>11</v>
       </c>
       <c r="E7" t="s">
         <v>13</v>
       </c>
       <c r="F7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
         <v>14.0</v>
       </c>
       <c r="C8" t="s">
         <v>20</v>
       </c>
       <c r="D8">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E8" t="s">
         <v>7</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>14.0</v>
       </c>
       <c r="C9" t="s">
         <v>21</v>
       </c>
       <c r="D9">
         <v>13</v>
       </c>
       <c r="E9" t="s">
         <v>7</v>
       </c>
       <c r="F9" t="s">