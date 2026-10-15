--- v2 (2026-08-30)
+++ v3 (2026-10-15)
@@ -1668,51 +1668,51 @@
       </c>
       <c r="C41" t="s">
         <v>67</v>
       </c>
       <c r="D41">
         <v>14</v>
       </c>
       <c r="E41" t="s">
         <v>9</v>
       </c>
       <c r="F41" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>40</v>
       </c>
       <c r="B42">
         <v>2.0</v>
       </c>
       <c r="C42" t="s">
         <v>69</v>
       </c>
       <c r="D42">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E42" t="s">
         <v>9</v>
       </c>
       <c r="F42" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>41</v>
       </c>
       <c r="B43">
         <v>2.0</v>
       </c>
       <c r="C43" t="s">
         <v>70</v>
       </c>
       <c r="D43">
         <v>15</v>
       </c>
       <c r="E43" t="s">
         <v>27</v>
       </c>
       <c r="F43" t="s">
@@ -2311,51 +2311,51 @@
       </c>
       <c r="C18" t="s">
         <v>112</v>
       </c>
       <c r="D18">
         <v>15</v>
       </c>
       <c r="E18" t="s">
         <v>9</v>
       </c>
       <c r="F18" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>15</v>
       </c>
       <c r="B19">
         <v>8.0</v>
       </c>
       <c r="C19" t="s">
         <v>113</v>
       </c>
       <c r="D19">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E19" t="s">
         <v>27</v>
       </c>
       <c r="F19" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>16</v>
       </c>
       <c r="B20">
         <v>8.0</v>
       </c>
       <c r="C20" t="s">
         <v>114</v>
       </c>
       <c r="D20">
         <v>13</v>
       </c>
       <c r="E20" t="s">
         <v>20</v>
       </c>
       <c r="F20" t="s">
@@ -2745,51 +2745,51 @@
       </c>
       <c r="C40" t="s">
         <v>139</v>
       </c>
       <c r="D40">
         <v>14</v>
       </c>
       <c r="E40" t="s">
         <v>9</v>
       </c>
       <c r="F40" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>37</v>
       </c>
       <c r="B41">
         <v>2.0</v>
       </c>
       <c r="C41" t="s">
         <v>140</v>
       </c>
       <c r="D41">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E41" t="s">
         <v>9</v>
       </c>
       <c r="F41" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>38</v>
       </c>
       <c r="B42">
         <v>2.0</v>
       </c>
       <c r="C42" t="s">
         <v>141</v>
       </c>
       <c r="D42">
         <v>14</v>
       </c>
       <c r="E42" t="s">
         <v>9</v>
       </c>
       <c r="F42" t="s">
@@ -2825,51 +2825,51 @@
       </c>
       <c r="C44" t="s">
         <v>143</v>
       </c>
       <c r="D44">
         <v>12</v>
       </c>
       <c r="E44" t="s">
         <v>9</v>
       </c>
       <c r="F44" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>41</v>
       </c>
       <c r="B45">
         <v>2.0</v>
       </c>
       <c r="C45" t="s">
         <v>144</v>
       </c>
       <c r="D45">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E45" t="s">
         <v>9</v>
       </c>
       <c r="F45" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>42</v>
       </c>
       <c r="B46">
         <v>2.0</v>
       </c>
       <c r="C46" t="s">
         <v>145</v>
       </c>
       <c r="D46">
         <v>15</v>
       </c>
       <c r="E46" t="s">
         <v>15</v>
       </c>
       <c r="F46" t="s">
@@ -2882,51 +2882,51 @@
       </c>
       <c r="B47">
         <v>2.0</v>
       </c>
       <c r="C47" t="s">
         <v>146</v>
       </c>
       <c r="D47">
         <v>14</v>
       </c>
       <c r="E47" t="s">
         <v>20</v>
       </c>
       <c r="F47" t="s">
         <v>147</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>44</v>
       </c>
       <c r="C48" t="s">
         <v>148</v>
       </c>
       <c r="D48">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E48" t="s">
         <v>9</v>
       </c>
       <c r="F48" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>45</v>
       </c>
       <c r="C49" t="s">
         <v>149</v>
       </c>
       <c r="D49">
         <v>13</v>
       </c>
       <c r="E49" t="s">
         <v>9</v>
       </c>
       <c r="F49" t="s">
         <v>89</v>
       </c>
     </row>