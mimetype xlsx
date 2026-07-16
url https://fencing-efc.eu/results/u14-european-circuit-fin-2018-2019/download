--- v0 (2026-05-17)
+++ v1 (2026-07-16)
@@ -890,51 +890,51 @@
       </c>
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3">
         <v>20</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
       <c r="F3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>20.0</v>
       </c>
       <c r="C4" t="s">
         <v>12</v>
       </c>
       <c r="D4">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E4" t="s">
         <v>10</v>
       </c>
       <c r="F4" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>20.0</v>
       </c>
       <c r="C5" t="s">
         <v>14</v>
       </c>
       <c r="D5">
         <v>21</v>
       </c>
       <c r="E5" t="s">
         <v>15</v>
       </c>
       <c r="F5" t="s">
@@ -1209,51 +1209,51 @@
       </c>
       <c r="B20">
         <v>4.0</v>
       </c>
       <c r="C20" t="s">
         <v>41</v>
       </c>
       <c r="D20">
         <v>19</v>
       </c>
       <c r="E20" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21">
         <v>4.0</v>
       </c>
       <c r="C21" t="s">
         <v>42</v>
       </c>
       <c r="D21">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E21" t="s">
         <v>10</v>
       </c>
       <c r="F21" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22">
         <v>4.0</v>
       </c>
       <c r="C22" t="s">
         <v>43</v>
       </c>
       <c r="D22">
         <v>20</v>
       </c>
       <c r="E22" t="s">
         <v>44</v>
       </c>
     </row>
@@ -1283,51 +1283,51 @@
       </c>
       <c r="C24" t="s">
         <v>46</v>
       </c>
       <c r="D24">
         <v>20</v>
       </c>
       <c r="E24" t="s">
         <v>10</v>
       </c>
       <c r="F24" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25">
         <v>4.0</v>
       </c>
       <c r="C25" t="s">
         <v>48</v>
       </c>
       <c r="D25">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E25" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26">
         <v>4.0</v>
       </c>
       <c r="C26" t="s">
         <v>50</v>
       </c>
       <c r="D26">
         <v>20</v>
       </c>
       <c r="E26" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>26</v>
@@ -1354,51 +1354,51 @@
       </c>
       <c r="B28">
         <v>4.0</v>
       </c>
       <c r="C28" t="s">
         <v>53</v>
       </c>
       <c r="D28">
         <v>20</v>
       </c>
       <c r="E28" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>27</v>
       </c>
       <c r="B29">
         <v>4.0</v>
       </c>
       <c r="C29" t="s">
         <v>54</v>
       </c>
       <c r="D29">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E29" t="s">
         <v>55</v>
       </c>
       <c r="F29" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30">
         <v>4.0</v>
       </c>
       <c r="C30" t="s">
         <v>57</v>
       </c>
       <c r="D30">
         <v>21</v>
       </c>
       <c r="E30" t="s">
         <v>10</v>
       </c>
       <c r="F30" t="s">
@@ -1454,51 +1454,51 @@
       </c>
       <c r="C33" t="s">
         <v>61</v>
       </c>
       <c r="D33">
         <v>20</v>
       </c>
       <c r="E33" t="s">
         <v>10</v>
       </c>
       <c r="F33" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34">
         <v>2.0</v>
       </c>
       <c r="C34" t="s">
         <v>62</v>
       </c>
       <c r="D34">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E34" t="s">
         <v>15</v>
       </c>
       <c r="F34" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35">
         <v>2.0</v>
       </c>
       <c r="C35" t="s">
         <v>64</v>
       </c>
       <c r="D35">
         <v>20</v>
       </c>
       <c r="E35" t="s">
         <v>65</v>
       </c>
       <c r="F35" t="s">
@@ -1568,51 +1568,51 @@
       </c>
       <c r="B39">
         <v>2.0</v>
       </c>
       <c r="C39" t="s">
         <v>72</v>
       </c>
       <c r="D39">
         <v>20</v>
       </c>
       <c r="E39" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40">
         <v>2.0</v>
       </c>
       <c r="C40" t="s">
         <v>73</v>
       </c>
       <c r="D40">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E40" t="s">
         <v>10</v>
       </c>
       <c r="F40" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41">
         <v>2.0</v>
       </c>
       <c r="C41" t="s">
         <v>74</v>
       </c>
       <c r="D41">
         <v>18</v>
       </c>
       <c r="E41" t="s">
         <v>10</v>
       </c>
     </row>
@@ -1807,51 +1807,51 @@
       </c>
       <c r="B52">
         <v>2.0</v>
       </c>
       <c r="C52" t="s">
         <v>87</v>
       </c>
       <c r="D52">
         <v>20</v>
       </c>
       <c r="E52" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="B53">
         <v>2.0</v>
       </c>
       <c r="C53" t="s">
         <v>88</v>
       </c>
       <c r="D53">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E53" t="s">
         <v>51</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -2001,51 +2001,51 @@
       </c>
       <c r="C7" t="s">
         <v>96</v>
       </c>
       <c r="D7">
         <v>21</v>
       </c>
       <c r="E7" t="s">
         <v>10</v>
       </c>
       <c r="F7" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
         <v>14.0</v>
       </c>
       <c r="C8" t="s">
         <v>97</v>
       </c>
       <c r="D8">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E8" t="s">
         <v>98</v>
       </c>
       <c r="F8" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>14.0</v>
       </c>
       <c r="C9" t="s">
         <v>100</v>
       </c>
       <c r="D9">
         <v>20</v>
       </c>
       <c r="E9" t="s">
         <v>10</v>
       </c>
       <c r="F9" t="s">
@@ -2175,51 +2175,51 @@
       </c>
       <c r="C16" t="s">
         <v>110</v>
       </c>
       <c r="D16">
         <v>21</v>
       </c>
       <c r="E16" t="s">
         <v>10</v>
       </c>
       <c r="F16" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17">
         <v>8.0</v>
       </c>
       <c r="C17" t="s">
         <v>111</v>
       </c>
       <c r="D17">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E17" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18">
         <v>4.0</v>
       </c>
       <c r="C18" t="s">
         <v>112</v>
       </c>
       <c r="D18">
         <v>21</v>
       </c>
       <c r="E18" t="s">
         <v>10</v>
       </c>
       <c r="F18" t="s">
         <v>47</v>
       </c>
     </row>
@@ -2306,51 +2306,51 @@
       </c>
       <c r="B23">
         <v>4.0</v>
       </c>
       <c r="C23" t="s">
         <v>118</v>
       </c>
       <c r="D23">
         <v>20</v>
       </c>
       <c r="E23" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24">
         <v>4.0</v>
       </c>
       <c r="C24" t="s">
         <v>119</v>
       </c>
       <c r="D24">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E24" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25">
         <v>4.0</v>
       </c>
       <c r="C25" t="s">
         <v>121</v>
       </c>
       <c r="E25" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26">
         <v>4.0</v>
@@ -2454,51 +2454,51 @@
       </c>
       <c r="C31" t="s">
         <v>130</v>
       </c>
       <c r="D31">
         <v>17</v>
       </c>
       <c r="E31" t="s">
         <v>10</v>
       </c>
       <c r="F31" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32">
         <v>4.0</v>
       </c>
       <c r="C32" t="s">
         <v>131</v>
       </c>
       <c r="D32">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E32" t="s">
         <v>122</v>
       </c>
       <c r="F32" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33">
         <v>4.0</v>
       </c>
       <c r="C33" t="s">
         <v>132</v>
       </c>
       <c r="D33">
         <v>19</v>
       </c>
       <c r="E33" t="s">
         <v>65</v>
       </c>
     </row>