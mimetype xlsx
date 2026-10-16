--- v1 (2026-07-16)
+++ v2 (2026-10-16)
@@ -850,51 +850,51 @@
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2">
         <v>32.0</v>
       </c>
       <c r="C2" t="s">
         <v>6</v>
       </c>
       <c r="D2">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>26.0</v>
       </c>
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3">
         <v>20</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
       <c r="F3" t="s">
@@ -967,145 +967,145 @@
       </c>
       <c r="C7" t="s">
         <v>19</v>
       </c>
       <c r="D7">
         <v>21</v>
       </c>
       <c r="E7" t="s">
         <v>20</v>
       </c>
       <c r="F7" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
         <v>14.0</v>
       </c>
       <c r="C8" t="s">
         <v>22</v>
       </c>
       <c r="D8">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E8" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>14.0</v>
       </c>
       <c r="C9" t="s">
         <v>23</v>
       </c>
       <c r="D9">
         <v>21</v>
       </c>
       <c r="E9" t="s">
         <v>24</v>
       </c>
       <c r="F9" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>8.0</v>
       </c>
       <c r="C10" t="s">
         <v>26</v>
       </c>
       <c r="D10">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E10" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11">
         <v>8.0</v>
       </c>
       <c r="C11" t="s">
         <v>27</v>
       </c>
       <c r="D11">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E11" t="s">
         <v>10</v>
       </c>
       <c r="F11" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12">
         <v>8.0</v>
       </c>
       <c r="C12" t="s">
         <v>29</v>
       </c>
       <c r="D12">
         <v>21</v>
       </c>
       <c r="E12" t="s">
         <v>10</v>
       </c>
       <c r="F12" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>8.0</v>
       </c>
       <c r="C13" t="s">
         <v>30</v>
       </c>
       <c r="D13">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E13" t="s">
         <v>7</v>
       </c>
       <c r="F13" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
         <v>8.0</v>
       </c>
       <c r="C14" t="s">
         <v>32</v>
       </c>
       <c r="D14">
         <v>21</v>
       </c>
       <c r="E14" t="s">
         <v>10</v>
       </c>
       <c r="F14" t="s">
@@ -1138,51 +1138,51 @@
       </c>
       <c r="B16">
         <v>8.0</v>
       </c>
       <c r="C16" t="s">
         <v>35</v>
       </c>
       <c r="D16">
         <v>20</v>
       </c>
       <c r="E16" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17">
         <v>8.0</v>
       </c>
       <c r="C17" t="s">
         <v>36</v>
       </c>
       <c r="D17">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E17" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18">
         <v>4.0</v>
       </c>
       <c r="C18" t="s">
         <v>38</v>
       </c>
       <c r="D18">
         <v>20</v>
       </c>
       <c r="E18" t="s">
         <v>10</v>
       </c>
       <c r="F18" t="s">
         <v>11</v>
       </c>
     </row>
@@ -1229,51 +1229,51 @@
       </c>
       <c r="C21" t="s">
         <v>42</v>
       </c>
       <c r="D21">
         <v>21</v>
       </c>
       <c r="E21" t="s">
         <v>10</v>
       </c>
       <c r="F21" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22">
         <v>4.0</v>
       </c>
       <c r="C22" t="s">
         <v>43</v>
       </c>
       <c r="D22">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E22" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23">
         <v>4.0</v>
       </c>
       <c r="C23" t="s">
         <v>45</v>
       </c>
       <c r="D23">
         <v>21</v>
       </c>
       <c r="E23" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>23</v>
@@ -1551,159 +1551,159 @@
       </c>
       <c r="C38" t="s">
         <v>69</v>
       </c>
       <c r="D38">
         <v>18</v>
       </c>
       <c r="E38" t="s">
         <v>70</v>
       </c>
       <c r="F38" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39">
         <v>2.0</v>
       </c>
       <c r="C39" t="s">
         <v>72</v>
       </c>
       <c r="D39">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E39" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40">
         <v>2.0</v>
       </c>
       <c r="C40" t="s">
         <v>73</v>
       </c>
       <c r="D40">
         <v>21</v>
       </c>
       <c r="E40" t="s">
         <v>10</v>
       </c>
       <c r="F40" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41">
         <v>2.0</v>
       </c>
       <c r="C41" t="s">
         <v>74</v>
       </c>
       <c r="D41">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E41" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42">
         <v>2.0</v>
       </c>
       <c r="C42" t="s">
         <v>75</v>
       </c>
       <c r="D42">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E42" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43">
         <v>2.0</v>
       </c>
       <c r="C43" t="s">
         <v>76</v>
       </c>
       <c r="D43">
         <v>21</v>
       </c>
       <c r="E43" t="s">
         <v>10</v>
       </c>
       <c r="F43" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44">
         <v>2.0</v>
       </c>
       <c r="C44" t="s">
         <v>77</v>
       </c>
       <c r="D44">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E44" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45">
         <v>2.0</v>
       </c>
       <c r="C45" t="s">
         <v>78</v>
       </c>
       <c r="D45">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E45" t="s">
         <v>10</v>
       </c>
       <c r="F45" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46">
         <v>2.0</v>
       </c>
       <c r="C46" t="s">
         <v>79</v>
       </c>
       <c r="D46">
         <v>20</v>
       </c>
       <c r="E46" t="s">
         <v>15</v>
       </c>
       <c r="F46" t="s">
@@ -1733,51 +1733,51 @@
       </c>
       <c r="B48">
         <v>2.0</v>
       </c>
       <c r="C48" t="s">
         <v>82</v>
       </c>
       <c r="D48">
         <v>20</v>
       </c>
       <c r="E48" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="B49">
         <v>2.0</v>
       </c>
       <c r="C49" t="s">
         <v>84</v>
       </c>
       <c r="D49">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E49" t="s">
         <v>10</v>
       </c>
       <c r="F49" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50">
         <v>2.0</v>
       </c>
       <c r="C50" t="s">
         <v>85</v>
       </c>
       <c r="D50">
         <v>19</v>
       </c>
       <c r="E50" t="s">
         <v>10</v>
       </c>
       <c r="F50" t="s">
@@ -2021,51 +2021,51 @@
       </c>
       <c r="C8" t="s">
         <v>97</v>
       </c>
       <c r="D8">
         <v>21</v>
       </c>
       <c r="E8" t="s">
         <v>98</v>
       </c>
       <c r="F8" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>14.0</v>
       </c>
       <c r="C9" t="s">
         <v>100</v>
       </c>
       <c r="D9">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E9" t="s">
         <v>10</v>
       </c>
       <c r="F9" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>8.0</v>
       </c>
       <c r="C10" t="s">
         <v>101</v>
       </c>
       <c r="D10">
         <v>21</v>
       </c>
       <c r="E10" t="s">
         <v>10</v>
       </c>
       <c r="F10" t="s">
@@ -2078,51 +2078,51 @@
       </c>
       <c r="B11">
         <v>8.0</v>
       </c>
       <c r="C11" t="s">
         <v>102</v>
       </c>
       <c r="D11">
         <v>20</v>
       </c>
       <c r="E11" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12">
         <v>8.0</v>
       </c>
       <c r="C12" t="s">
         <v>103</v>
       </c>
       <c r="D12">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E12" t="s">
         <v>55</v>
       </c>
       <c r="F12" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>8.0</v>
       </c>
       <c r="C13" t="s">
         <v>105</v>
       </c>
       <c r="D13">
         <v>21</v>
       </c>
       <c r="E13" t="s">
         <v>51</v>
       </c>
     </row>
@@ -2269,51 +2269,51 @@
       </c>
       <c r="C21" t="s">
         <v>116</v>
       </c>
       <c r="D21">
         <v>19</v>
       </c>
       <c r="E21" t="s">
         <v>10</v>
       </c>
       <c r="F21" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22">
         <v>4.0</v>
       </c>
       <c r="C22" t="s">
         <v>117</v>
       </c>
       <c r="D22">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E22" t="s">
         <v>10</v>
       </c>
       <c r="F22" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23">
         <v>4.0</v>
       </c>
       <c r="C23" t="s">
         <v>118</v>
       </c>
       <c r="D23">
         <v>20</v>
       </c>
       <c r="E23" t="s">
         <v>65</v>
       </c>
     </row>
@@ -2474,85 +2474,85 @@
       </c>
       <c r="C32" t="s">
         <v>131</v>
       </c>
       <c r="D32">
         <v>20</v>
       </c>
       <c r="E32" t="s">
         <v>122</v>
       </c>
       <c r="F32" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33">
         <v>4.0</v>
       </c>
       <c r="C33" t="s">
         <v>132</v>
       </c>
       <c r="D33">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E33" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34">
         <v>2.0</v>
       </c>
       <c r="C34" t="s">
         <v>133</v>
       </c>
       <c r="D34">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E34" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35">
         <v>2.0</v>
       </c>
       <c r="C35" t="s">
         <v>134</v>
       </c>
       <c r="D35">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E35" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36">
         <v>2.0</v>
       </c>
       <c r="C36" t="s">
         <v>135</v>
       </c>
       <c r="D36">
         <v>21</v>
       </c>
       <c r="E36" t="s">
         <v>10</v>
       </c>
       <c r="F36" t="s">
         <v>13</v>
       </c>
     </row>
@@ -2565,51 +2565,51 @@
       </c>
       <c r="C37" t="s">
         <v>136</v>
       </c>
       <c r="D37">
         <v>20</v>
       </c>
       <c r="E37" t="s">
         <v>122</v>
       </c>
       <c r="F37" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38">
         <v>2.0</v>
       </c>
       <c r="C38" t="s">
         <v>137</v>
       </c>
       <c r="D38">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E38" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39">
         <v>2.0</v>
       </c>
       <c r="C39" t="s">
         <v>138</v>
       </c>
       <c r="D39">
         <v>19</v>
       </c>
       <c r="E39" t="s">
         <v>65</v>
       </c>
       <c r="F39" t="s">
         <v>107</v>
       </c>
     </row>
@@ -2682,68 +2682,68 @@
       </c>
       <c r="C43" t="s">
         <v>143</v>
       </c>
       <c r="D43">
         <v>20</v>
       </c>
       <c r="E43" t="s">
         <v>122</v>
       </c>
       <c r="F43" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44">
         <v>2.0</v>
       </c>
       <c r="C44" t="s">
         <v>144</v>
       </c>
       <c r="D44">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E44" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45">
         <v>2.0</v>
       </c>
       <c r="C45" t="s">
         <v>145</v>
       </c>
       <c r="D45">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E45" t="s">
         <v>65</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>