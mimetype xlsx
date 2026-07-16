--- v0 (2026-05-17)
+++ v1 (2026-07-16)
@@ -899,71 +899,71 @@
       </c>
       <c r="C9" t="s">
         <v>20</v>
       </c>
       <c r="D9">
         <v>21</v>
       </c>
       <c r="E9" t="s">
         <v>7</v>
       </c>
       <c r="F9" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>8.0</v>
       </c>
       <c r="C10" t="s">
         <v>22</v>
       </c>
       <c r="D10">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E10" t="s">
         <v>7</v>
       </c>
       <c r="F10" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11">
         <v>8.0</v>
       </c>
       <c r="C11" t="s">
         <v>23</v>
       </c>
       <c r="D11">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E11" t="s">
         <v>7</v>
       </c>
       <c r="F11" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12">
         <v>8.0</v>
       </c>
       <c r="C12" t="s">
         <v>25</v>
       </c>
       <c r="D12">
         <v>20</v>
       </c>
       <c r="E12" t="s">
         <v>14</v>
       </c>
     </row>
@@ -2213,51 +2213,51 @@
     <row r="39" spans="1:6">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="C39" t="s">
         <v>101</v>
       </c>
       <c r="D39">
         <v>18</v>
       </c>
       <c r="E39" t="s">
         <v>7</v>
       </c>
       <c r="F39" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="C40" t="s">
         <v>102</v>
       </c>
       <c r="D40">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E40" t="s">
         <v>7</v>
       </c>
       <c r="F40" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="C41" t="s">
         <v>103</v>
       </c>
       <c r="D41">
         <v>18</v>
       </c>
       <c r="E41" t="s">
         <v>7</v>
       </c>
       <c r="F41" t="s">
         <v>21</v>
       </c>
     </row>