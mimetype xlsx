--- v1 (2026-07-16)
+++ v2 (2026-10-16)
@@ -742,91 +742,91 @@
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2">
         <v>32.0</v>
       </c>
       <c r="C2" t="s">
         <v>6</v>
       </c>
       <c r="D2">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>26.0</v>
       </c>
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3">
         <v>20</v>
       </c>
       <c r="E3" t="s">
         <v>7</v>
       </c>
       <c r="F3" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>20.0</v>
       </c>
       <c r="C4" t="s">
         <v>11</v>
       </c>
       <c r="D4">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>20.0</v>
       </c>
       <c r="C5" t="s">
         <v>13</v>
       </c>
       <c r="D5">
         <v>21</v>
       </c>
       <c r="E5" t="s">
         <v>14</v>
       </c>
       <c r="F5" t="s">
         <v>15</v>
       </c>
     </row>
@@ -859,51 +859,51 @@
       </c>
       <c r="C7" t="s">
         <v>17</v>
       </c>
       <c r="D7">
         <v>20</v>
       </c>
       <c r="E7" t="s">
         <v>12</v>
       </c>
       <c r="F7" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
         <v>14.0</v>
       </c>
       <c r="C8" t="s">
         <v>19</v>
       </c>
       <c r="D8">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E8" t="s">
         <v>7</v>
       </c>
       <c r="F8" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>14.0</v>
       </c>
       <c r="C9" t="s">
         <v>20</v>
       </c>
       <c r="D9">
         <v>21</v>
       </c>
       <c r="E9" t="s">
         <v>7</v>
       </c>
       <c r="F9" t="s">
@@ -993,51 +993,51 @@
       </c>
       <c r="B14">
         <v>8.0</v>
       </c>
       <c r="C14" t="s">
         <v>28</v>
       </c>
       <c r="D14">
         <v>20</v>
       </c>
       <c r="E14" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15">
         <v>8.0</v>
       </c>
       <c r="C15" t="s">
         <v>29</v>
       </c>
       <c r="D15">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E15" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16">
         <v>8.0</v>
       </c>
       <c r="C16" t="s">
         <v>30</v>
       </c>
       <c r="D16">
         <v>20</v>
       </c>
       <c r="E16" t="s">
         <v>7</v>
       </c>
       <c r="F16" t="s">
         <v>24</v>
       </c>
     </row>
@@ -1067,51 +1067,51 @@
       </c>
       <c r="C18" t="s">
         <v>33</v>
       </c>
       <c r="D18">
         <v>20</v>
       </c>
       <c r="E18" t="s">
         <v>12</v>
       </c>
       <c r="F18" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19">
         <v>4.0</v>
       </c>
       <c r="C19" t="s">
         <v>35</v>
       </c>
       <c r="D19">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E19" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20">
         <v>4.0</v>
       </c>
       <c r="C20" t="s">
         <v>36</v>
       </c>
       <c r="D20">
         <v>20</v>
       </c>
       <c r="E20" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>20</v>
@@ -1235,51 +1235,51 @@
       </c>
       <c r="B27">
         <v>4.0</v>
       </c>
       <c r="C27" t="s">
         <v>45</v>
       </c>
       <c r="D27">
         <v>20</v>
       </c>
       <c r="E27" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28">
         <v>4.0</v>
       </c>
       <c r="C28" t="s">
         <v>46</v>
       </c>
       <c r="D28">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E28" t="s">
         <v>7</v>
       </c>
       <c r="F28" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29">
         <v>4.0</v>
       </c>
       <c r="C29" t="s">
         <v>47</v>
       </c>
       <c r="D29">
         <v>19</v>
       </c>
       <c r="E29" t="s">
         <v>7</v>
       </c>
       <c r="F29" t="s">
@@ -1292,51 +1292,51 @@
       </c>
       <c r="B30">
         <v>4.0</v>
       </c>
       <c r="C30" t="s">
         <v>48</v>
       </c>
       <c r="D30">
         <v>21</v>
       </c>
       <c r="E30" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31">
         <v>4.0</v>
       </c>
       <c r="C31" t="s">
         <v>49</v>
       </c>
       <c r="D31">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E31" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32">
         <v>4.0</v>
       </c>
       <c r="C32" t="s">
         <v>50</v>
       </c>
       <c r="D32">
         <v>20</v>
       </c>
       <c r="E32" t="s">
         <v>7</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
     </row>
@@ -1399,51 +1399,51 @@
         <v>7</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="C37" t="s">
         <v>56</v>
       </c>
       <c r="D37">
         <v>21</v>
       </c>
       <c r="E37" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="C38" t="s">
         <v>57</v>
       </c>
       <c r="D38">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E38" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="C39" t="s">
         <v>58</v>
       </c>
       <c r="D39">
         <v>19</v>
       </c>
       <c r="E39" t="s">
         <v>7</v>
       </c>
       <c r="F39" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>39</v>
@@ -1581,51 +1581,51 @@
       </c>
       <c r="C5" t="s">
         <v>63</v>
       </c>
       <c r="D5">
         <v>21</v>
       </c>
       <c r="E5" t="s">
         <v>7</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6">
         <v>14.0</v>
       </c>
       <c r="C6" t="s">
         <v>64</v>
       </c>
       <c r="D6">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E6" t="s">
         <v>65</v>
       </c>
       <c r="F6" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7">
         <v>14.0</v>
       </c>
       <c r="C7" t="s">
         <v>67</v>
       </c>
       <c r="D7">
         <v>21</v>
       </c>
       <c r="E7" t="s">
         <v>7</v>
       </c>
       <c r="F7" t="s">
@@ -1658,105 +1658,105 @@
       </c>
       <c r="C9" t="s">
         <v>69</v>
       </c>
       <c r="D9">
         <v>20</v>
       </c>
       <c r="E9" t="s">
         <v>53</v>
       </c>
       <c r="F9" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>8.0</v>
       </c>
       <c r="C10" t="s">
         <v>71</v>
       </c>
       <c r="D10">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E10" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11">
         <v>8.0</v>
       </c>
       <c r="C11" t="s">
         <v>72</v>
       </c>
       <c r="D11">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E11" t="s">
         <v>7</v>
       </c>
       <c r="F11" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12">
         <v>8.0</v>
       </c>
       <c r="C12" t="s">
         <v>73</v>
       </c>
       <c r="D12">
         <v>21</v>
       </c>
       <c r="E12" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>8.0</v>
       </c>
       <c r="C13" t="s">
         <v>74</v>
       </c>
       <c r="D13">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E13" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
         <v>8.0</v>
       </c>
       <c r="C14" t="s">
         <v>75</v>
       </c>
       <c r="D14">
         <v>19</v>
       </c>
       <c r="E14" t="s">
         <v>7</v>
       </c>
       <c r="F14" t="s">
         <v>10</v>
       </c>
     </row>
@@ -1897,51 +1897,51 @@
       </c>
       <c r="B22">
         <v>4.0</v>
       </c>
       <c r="C22" t="s">
         <v>84</v>
       </c>
       <c r="D22">
         <v>20</v>
       </c>
       <c r="E22" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23">
         <v>4.0</v>
       </c>
       <c r="C23" t="s">
         <v>85</v>
       </c>
       <c r="D23">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E23" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24">
         <v>4.0</v>
       </c>
       <c r="C24" t="s">
         <v>86</v>
       </c>
       <c r="D24">
         <v>20</v>
       </c>
       <c r="E24" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>24</v>
@@ -2261,51 +2261,51 @@
         <v>21</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="C42" t="s">
         <v>104</v>
       </c>
       <c r="D42">
         <v>21</v>
       </c>
       <c r="E42" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="C43" t="s">
         <v>105</v>
       </c>
       <c r="D43">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E43" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="C44" t="s">
         <v>106</v>
       </c>
       <c r="D44">
         <v>20</v>
       </c>
       <c r="E44" t="s">
         <v>7</v>
       </c>
       <c r="F44" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>44</v>