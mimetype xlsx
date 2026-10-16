--- v1 (2026-07-16)
+++ v2 (2026-10-16)
@@ -1637,51 +1637,51 @@
       </c>
       <c r="C6" t="s">
         <v>15</v>
       </c>
       <c r="D6">
         <v>21</v>
       </c>
       <c r="E6" t="s">
         <v>16</v>
       </c>
       <c r="F6" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>3</v>
       </c>
       <c r="B7">
         <v>20.0</v>
       </c>
       <c r="C7" t="s">
         <v>18</v>
       </c>
       <c r="D7">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E7" t="s">
         <v>10</v>
       </c>
       <c r="F7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>5</v>
       </c>
       <c r="B8">
         <v>14.0</v>
       </c>
       <c r="C8" t="s">
         <v>20</v>
       </c>
       <c r="D8">
         <v>20</v>
       </c>
       <c r="E8" t="s">
         <v>10</v>
       </c>
       <c r="F8" t="s">
@@ -1734,71 +1734,71 @@
       </c>
       <c r="B11">
         <v>14.0</v>
       </c>
       <c r="C11" t="s">
         <v>26</v>
       </c>
       <c r="D11">
         <v>20</v>
       </c>
       <c r="E11" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>9</v>
       </c>
       <c r="B12">
         <v>8.0</v>
       </c>
       <c r="C12" t="s">
         <v>28</v>
       </c>
       <c r="D12">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E12" t="s">
         <v>10</v>
       </c>
       <c r="F12" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>10</v>
       </c>
       <c r="B13">
         <v>8.0</v>
       </c>
       <c r="C13" t="s">
         <v>30</v>
       </c>
       <c r="D13">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E13" t="s">
         <v>10</v>
       </c>
       <c r="F13" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>11</v>
       </c>
       <c r="B14">
         <v>8.0</v>
       </c>
       <c r="C14" t="s">
         <v>32</v>
       </c>
       <c r="D14">
         <v>21</v>
       </c>
       <c r="E14" t="s">
         <v>10</v>
       </c>
     </row>
@@ -1931,71 +1931,71 @@
       </c>
       <c r="C21" t="s">
         <v>41</v>
       </c>
       <c r="D21">
         <v>21</v>
       </c>
       <c r="E21" t="s">
         <v>10</v>
       </c>
       <c r="F21" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>19</v>
       </c>
       <c r="B22">
         <v>4.0</v>
       </c>
       <c r="C22" t="s">
         <v>42</v>
       </c>
       <c r="D22">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E22" t="s">
         <v>10</v>
       </c>
       <c r="F22" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>20</v>
       </c>
       <c r="B23">
         <v>4.0</v>
       </c>
       <c r="C23" t="s">
         <v>44</v>
       </c>
       <c r="D23">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E23" t="s">
         <v>10</v>
       </c>
       <c r="F23" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>21</v>
       </c>
       <c r="B24">
         <v>4.0</v>
       </c>
       <c r="C24" t="s">
         <v>46</v>
       </c>
       <c r="D24">
         <v>20</v>
       </c>
       <c r="E24" t="s">
         <v>10</v>
       </c>
       <c r="F24" t="s">
@@ -2011,91 +2011,91 @@
       </c>
       <c r="C25" t="s">
         <v>47</v>
       </c>
       <c r="D25">
         <v>20</v>
       </c>
       <c r="E25" t="s">
         <v>10</v>
       </c>
       <c r="F25" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>23</v>
       </c>
       <c r="B26">
         <v>4.0</v>
       </c>
       <c r="C26" t="s">
         <v>49</v>
       </c>
       <c r="D26">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E26" t="s">
         <v>10</v>
       </c>
       <c r="F26" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>24</v>
       </c>
       <c r="B27">
         <v>4.0</v>
       </c>
       <c r="C27" t="s">
         <v>51</v>
       </c>
       <c r="D27">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E27" t="s">
         <v>10</v>
       </c>
       <c r="F27" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>25</v>
       </c>
       <c r="B28">
         <v>4.0</v>
       </c>
       <c r="C28" t="s">
         <v>52</v>
       </c>
       <c r="D28">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E28" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>26</v>
       </c>
       <c r="B29">
         <v>4.0</v>
       </c>
       <c r="C29" t="s">
         <v>54</v>
       </c>
       <c r="D29">
         <v>21</v>
       </c>
       <c r="E29" t="s">
         <v>10</v>
       </c>
       <c r="F29" t="s">
         <v>35</v>
       </c>
     </row>
@@ -2145,51 +2145,51 @@
       </c>
       <c r="C32" t="s">
         <v>59</v>
       </c>
       <c r="D32">
         <v>21</v>
       </c>
       <c r="E32" t="s">
         <v>10</v>
       </c>
       <c r="F32" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>30</v>
       </c>
       <c r="B33">
         <v>4.0</v>
       </c>
       <c r="C33" t="s">
         <v>61</v>
       </c>
       <c r="D33">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E33" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>31</v>
       </c>
       <c r="B34">
         <v>4.0</v>
       </c>
       <c r="C34" t="s">
         <v>62</v>
       </c>
       <c r="D34">
         <v>20</v>
       </c>
       <c r="E34" t="s">
         <v>10</v>
       </c>
       <c r="F34" t="s">
         <v>60</v>
       </c>
     </row>
@@ -2279,51 +2279,51 @@
       </c>
       <c r="B39">
         <v>2.0</v>
       </c>
       <c r="C39" t="s">
         <v>68</v>
       </c>
       <c r="D39">
         <v>19</v>
       </c>
       <c r="E39" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>37</v>
       </c>
       <c r="B40">
         <v>2.0</v>
       </c>
       <c r="C40" t="s">
         <v>70</v>
       </c>
       <c r="D40">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E40" t="s">
         <v>10</v>
       </c>
       <c r="F40" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>38</v>
       </c>
       <c r="B41">
         <v>2.0</v>
       </c>
       <c r="C41" t="s">
         <v>71</v>
       </c>
       <c r="D41">
         <v>20</v>
       </c>
       <c r="E41" t="s">
         <v>10</v>
       </c>
       <c r="F41" t="s">
@@ -2416,51 +2416,51 @@
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2">
         <v>32.0</v>
       </c>
       <c r="C2" t="s">
         <v>76</v>
       </c>
       <c r="D2">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E2" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>26.0</v>
       </c>
       <c r="C3" t="s">
         <v>78</v>
       </c>
       <c r="D3">
         <v>21</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
       <c r="F3" t="s">
         <v>29</v>
       </c>
     </row>
@@ -2550,51 +2550,51 @@
       </c>
       <c r="C8" t="s">
         <v>86</v>
       </c>
       <c r="D8">
         <v>20</v>
       </c>
       <c r="E8" t="s">
         <v>10</v>
       </c>
       <c r="F8" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>14.0</v>
       </c>
       <c r="C9" t="s">
         <v>87</v>
       </c>
       <c r="D9">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E9" t="s">
         <v>10</v>
       </c>
       <c r="F9" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>8.0</v>
       </c>
       <c r="C10" t="s">
         <v>88</v>
       </c>
       <c r="D10">
         <v>21</v>
       </c>
       <c r="E10" t="s">
         <v>10</v>
       </c>
       <c r="F10" t="s">
@@ -2610,51 +2610,51 @@
       </c>
       <c r="C11" t="s">
         <v>90</v>
       </c>
       <c r="D11">
         <v>21</v>
       </c>
       <c r="E11" t="s">
         <v>10</v>
       </c>
       <c r="F11" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12">
         <v>8.0</v>
       </c>
       <c r="C12" t="s">
         <v>91</v>
       </c>
       <c r="D12">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E12" t="s">
         <v>10</v>
       </c>
       <c r="F12" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>8.0</v>
       </c>
       <c r="C13" t="s">
         <v>92</v>
       </c>
       <c r="D13">
         <v>21</v>
       </c>
       <c r="E13" t="s">
         <v>81</v>
       </c>
       <c r="F13" t="s">
@@ -2707,51 +2707,51 @@
       </c>
       <c r="C16" t="s">
         <v>96</v>
       </c>
       <c r="D16">
         <v>33</v>
       </c>
       <c r="E16" t="s">
         <v>97</v>
       </c>
       <c r="F16" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17">
         <v>8.0</v>
       </c>
       <c r="C17" t="s">
         <v>99</v>
       </c>
       <c r="D17">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E17" t="s">
         <v>10</v>
       </c>
       <c r="F17" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18">
         <v>4.0</v>
       </c>
       <c r="C18" t="s">
         <v>100</v>
       </c>
       <c r="D18">
         <v>21</v>
       </c>
       <c r="E18" t="s">
         <v>10</v>
       </c>
       <c r="F18" t="s">
@@ -2844,91 +2844,91 @@
       </c>
       <c r="C23" t="s">
         <v>106</v>
       </c>
       <c r="D23">
         <v>20</v>
       </c>
       <c r="E23" t="s">
         <v>10</v>
       </c>
       <c r="F23" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24">
         <v>4.0</v>
       </c>
       <c r="C24" t="s">
         <v>107</v>
       </c>
       <c r="D24">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E24" t="s">
         <v>10</v>
       </c>
       <c r="F24" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25">
         <v>4.0</v>
       </c>
       <c r="C25" t="s">
         <v>109</v>
       </c>
       <c r="D25">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E25" t="s">
         <v>16</v>
       </c>
       <c r="F25" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26">
         <v>4.0</v>
       </c>
       <c r="C26" t="s">
         <v>111</v>
       </c>
       <c r="D26">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E26" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27">
         <v>4.0</v>
       </c>
       <c r="C27" t="s">
         <v>112</v>
       </c>
       <c r="D27">
         <v>20</v>
       </c>
       <c r="E27" t="s">
         <v>10</v>
       </c>
       <c r="F27" t="s">
         <v>108</v>
       </c>
     </row>
@@ -2941,51 +2941,51 @@
       </c>
       <c r="C28" t="s">
         <v>113</v>
       </c>
       <c r="D28">
         <v>20</v>
       </c>
       <c r="E28" t="s">
         <v>10</v>
       </c>
       <c r="F28" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29">
         <v>4.0</v>
       </c>
       <c r="C29" t="s">
         <v>114</v>
       </c>
       <c r="D29">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E29" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30">
         <v>4.0</v>
       </c>
       <c r="C30" t="s">
         <v>115</v>
       </c>
       <c r="D30">
         <v>19</v>
       </c>
       <c r="E30" t="s">
         <v>10</v>
       </c>
       <c r="F30" t="s">
         <v>38</v>
       </c>
     </row>
@@ -3052,51 +3052,51 @@
       </c>
       <c r="B34">
         <v>2.0</v>
       </c>
       <c r="C34" t="s">
         <v>119</v>
       </c>
       <c r="D34">
         <v>20</v>
       </c>
       <c r="E34" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35">
         <v>2.0</v>
       </c>
       <c r="C35" t="s">
         <v>120</v>
       </c>
       <c r="D35">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E35" t="s">
         <v>10</v>
       </c>
       <c r="F35" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36">
         <v>2.0</v>
       </c>
       <c r="C36" t="s">
         <v>121</v>
       </c>
       <c r="D36">
         <v>20</v>
       </c>
       <c r="E36" t="s">
         <v>81</v>
       </c>
     </row>
@@ -3129,51 +3129,51 @@
       </c>
       <c r="C38" t="s">
         <v>123</v>
       </c>
       <c r="D38">
         <v>20</v>
       </c>
       <c r="E38" t="s">
         <v>58</v>
       </c>
       <c r="F38" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39">
         <v>2.0</v>
       </c>
       <c r="C39" t="s">
         <v>125</v>
       </c>
       <c r="D39">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E39" t="s">
         <v>10</v>
       </c>
       <c r="F39" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40">
         <v>2.0</v>
       </c>
       <c r="C40" t="s">
         <v>126</v>
       </c>
       <c r="D40">
         <v>20</v>
       </c>
       <c r="E40" t="s">
         <v>10</v>
       </c>
     </row>
@@ -3303,91 +3303,91 @@
       </c>
       <c r="C47" t="s">
         <v>133</v>
       </c>
       <c r="D47">
         <v>20</v>
       </c>
       <c r="E47" t="s">
         <v>10</v>
       </c>
       <c r="F47" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48">
         <v>2.0</v>
       </c>
       <c r="C48" t="s">
         <v>135</v>
       </c>
       <c r="D48">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E48" t="s">
         <v>10</v>
       </c>
       <c r="F48" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="B49">
         <v>2.0</v>
       </c>
       <c r="C49" t="s">
         <v>136</v>
       </c>
       <c r="D49">
         <v>20</v>
       </c>
       <c r="E49" t="s">
         <v>10</v>
       </c>
       <c r="F49" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50">
         <v>2.0</v>
       </c>
       <c r="C50" t="s">
         <v>137</v>
       </c>
       <c r="D50">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E50" t="s">
         <v>10</v>
       </c>
       <c r="F50" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51">
         <v>2.0</v>
       </c>
       <c r="C51" t="s">
         <v>138</v>
       </c>
       <c r="D51">
         <v>20</v>
       </c>
       <c r="E51" t="s">
         <v>10</v>
       </c>
     </row>
@@ -3400,165 +3400,165 @@
       </c>
       <c r="C52" t="s">
         <v>139</v>
       </c>
       <c r="D52">
         <v>18</v>
       </c>
       <c r="E52" t="s">
         <v>10</v>
       </c>
       <c r="F52" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="B53">
         <v>2.0</v>
       </c>
       <c r="C53" t="s">
         <v>140</v>
       </c>
       <c r="D53">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E53" t="s">
         <v>10</v>
       </c>
       <c r="F53" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="B54">
         <v>2.0</v>
       </c>
       <c r="C54" t="s">
         <v>141</v>
       </c>
       <c r="D54">
         <v>19</v>
       </c>
       <c r="E54" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="B55">
         <v>2.0</v>
       </c>
       <c r="C55" t="s">
         <v>142</v>
       </c>
       <c r="D55">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E55" t="s">
         <v>10</v>
       </c>
       <c r="F55" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="B56">
         <v>2.0</v>
       </c>
       <c r="C56" t="s">
         <v>143</v>
       </c>
       <c r="D56">
         <v>19</v>
       </c>
       <c r="E56" t="s">
         <v>10</v>
       </c>
       <c r="F56" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="B57">
         <v>2.0</v>
       </c>
       <c r="C57" t="s">
         <v>144</v>
       </c>
       <c r="D57">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E57" t="s">
         <v>10</v>
       </c>
       <c r="F57" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="B58">
         <v>2.0</v>
       </c>
       <c r="C58" t="s">
         <v>145</v>
       </c>
       <c r="D58">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E58" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>57</v>
       </c>
       <c r="B59">
         <v>2.0</v>
       </c>
       <c r="C59" t="s">
         <v>146</v>
       </c>
       <c r="D59">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E59" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -3588,51 +3588,51 @@
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2">
         <v>32.0</v>
       </c>
       <c r="C2" t="s">
         <v>147</v>
       </c>
       <c r="D2">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E2" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>26.0</v>
       </c>
       <c r="C3" t="s">
         <v>149</v>
       </c>
       <c r="D3">
         <v>21</v>
       </c>
       <c r="E3" t="s">
         <v>81</v>
       </c>
       <c r="F3" t="s">
         <v>150</v>
       </c>
     </row>
@@ -3736,131 +3736,131 @@
       </c>
       <c r="B9">
         <v>14.0</v>
       </c>
       <c r="C9" t="s">
         <v>160</v>
       </c>
       <c r="D9">
         <v>19</v>
       </c>
       <c r="E9" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>8.0</v>
       </c>
       <c r="C10" t="s">
         <v>161</v>
       </c>
       <c r="D10">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E10" t="s">
         <v>10</v>
       </c>
       <c r="F10" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11">
         <v>8.0</v>
       </c>
       <c r="C11" t="s">
         <v>163</v>
       </c>
       <c r="D11">
         <v>20</v>
       </c>
       <c r="E11" t="s">
         <v>10</v>
       </c>
       <c r="F11" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12">
         <v>8.0</v>
       </c>
       <c r="C12" t="s">
         <v>164</v>
       </c>
       <c r="D12">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E12" t="s">
         <v>165</v>
       </c>
       <c r="F12" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>8.0</v>
       </c>
       <c r="C13" t="s">
         <v>167</v>
       </c>
       <c r="D13">
         <v>21</v>
       </c>
       <c r="E13" t="s">
         <v>168</v>
       </c>
       <c r="F13" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
         <v>8.0</v>
       </c>
       <c r="C14" t="s">
         <v>170</v>
       </c>
       <c r="D14">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E14" t="s">
         <v>10</v>
       </c>
       <c r="F14" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15">
         <v>8.0</v>
       </c>
       <c r="C15" t="s">
         <v>171</v>
       </c>
       <c r="D15">
         <v>21</v>
       </c>
       <c r="E15" t="s">
         <v>53</v>
       </c>
     </row>
@@ -3998,91 +3998,91 @@
       </c>
       <c r="B23">
         <v>4.0</v>
       </c>
       <c r="C23" t="s">
         <v>182</v>
       </c>
       <c r="D23">
         <v>20</v>
       </c>
       <c r="E23" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24">
         <v>4.0</v>
       </c>
       <c r="C24" t="s">
         <v>183</v>
       </c>
       <c r="D24">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E24" t="s">
         <v>10</v>
       </c>
       <c r="F24" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25">
         <v>4.0</v>
       </c>
       <c r="C25" t="s">
         <v>184</v>
       </c>
       <c r="D25">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E25" t="s">
         <v>10</v>
       </c>
       <c r="F25" t="s">
         <v>185</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26">
         <v>4.0</v>
       </c>
       <c r="C26" t="s">
         <v>186</v>
       </c>
       <c r="D26">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E26" t="s">
         <v>10</v>
       </c>
       <c r="F26" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27">
         <v>4.0</v>
       </c>
       <c r="C27" t="s">
         <v>187</v>
       </c>
       <c r="D27">
         <v>21</v>
       </c>
       <c r="E27" t="s">
         <v>10</v>
       </c>
       <c r="F27" t="s">
@@ -4235,51 +4235,51 @@
       </c>
       <c r="C35" t="s">
         <v>196</v>
       </c>
       <c r="D35">
         <v>21</v>
       </c>
       <c r="E35" t="s">
         <v>10</v>
       </c>
       <c r="F35" t="s">
         <v>185</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36">
         <v>2.0</v>
       </c>
       <c r="C36" t="s">
         <v>197</v>
       </c>
       <c r="D36">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E36" t="s">
         <v>10</v>
       </c>
       <c r="F36" t="s">
         <v>179</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37">
         <v>2.0</v>
       </c>
       <c r="C37" t="s">
         <v>198</v>
       </c>
       <c r="D37">
         <v>19</v>
       </c>
       <c r="E37" t="s">
         <v>10</v>
       </c>
       <c r="F37" t="s">
@@ -4315,91 +4315,91 @@
       </c>
       <c r="C39" t="s">
         <v>200</v>
       </c>
       <c r="D39">
         <v>21</v>
       </c>
       <c r="E39" t="s">
         <v>10</v>
       </c>
       <c r="F39" t="s">
         <v>175</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40">
         <v>2.0</v>
       </c>
       <c r="C40" t="s">
         <v>201</v>
       </c>
       <c r="D40">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E40" t="s">
         <v>10</v>
       </c>
       <c r="F40" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41">
         <v>2.0</v>
       </c>
       <c r="C41" t="s">
         <v>202</v>
       </c>
       <c r="D41">
         <v>21</v>
       </c>
       <c r="E41" t="s">
         <v>10</v>
       </c>
       <c r="F41" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42">
         <v>2.0</v>
       </c>
       <c r="C42" t="s">
         <v>203</v>
       </c>
       <c r="D42">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E42" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43">
         <v>2.0</v>
       </c>
       <c r="C43" t="s">
         <v>204</v>
       </c>
       <c r="D43">
         <v>21</v>
       </c>
       <c r="E43" t="s">
         <v>10</v>
       </c>
       <c r="F43" t="s">
         <v>162</v>
       </c>
     </row>
@@ -4649,51 +4649,51 @@
       </c>
       <c r="C56" t="s">
         <v>220</v>
       </c>
       <c r="D56">
         <v>19</v>
       </c>
       <c r="E56" t="s">
         <v>10</v>
       </c>
       <c r="F56" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="B57">
         <v>2.0</v>
       </c>
       <c r="C57" t="s">
         <v>221</v>
       </c>
       <c r="D57">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E57" t="s">
         <v>10</v>
       </c>
       <c r="F57" t="s">
         <v>219</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="B58">
         <v>2.0</v>
       </c>
       <c r="C58" t="s">
         <v>222</v>
       </c>
       <c r="D58">
         <v>19</v>
       </c>
       <c r="E58" t="s">
         <v>10</v>
       </c>
       <c r="F58" t="s">
@@ -4746,51 +4746,51 @@
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2">
         <v>32.0</v>
       </c>
       <c r="C2" t="s">
         <v>223</v>
       </c>
       <c r="D2">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E2" t="s">
         <v>168</v>
       </c>
       <c r="F2" t="s">
         <v>211</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>26.0</v>
       </c>
       <c r="C3" t="s">
         <v>224</v>
       </c>
       <c r="D3">
         <v>21</v>
       </c>
       <c r="E3" t="s">
         <v>81</v>
       </c>
     </row>
@@ -4843,68 +4843,68 @@
       </c>
       <c r="C6" t="s">
         <v>230</v>
       </c>
       <c r="D6">
         <v>20</v>
       </c>
       <c r="E6" t="s">
         <v>10</v>
       </c>
       <c r="F6" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7">
         <v>14.0</v>
       </c>
       <c r="C7" t="s">
         <v>231</v>
       </c>
       <c r="D7">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E7" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
         <v>14.0</v>
       </c>
       <c r="C8" t="s">
         <v>232</v>
       </c>
       <c r="D8">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E8" t="s">
         <v>10</v>
       </c>
       <c r="F8" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>14.0</v>
       </c>
       <c r="C9" t="s">
         <v>233</v>
       </c>
       <c r="D9">
         <v>20</v>
       </c>
       <c r="E9" t="s">
         <v>7</v>
       </c>
     </row>
@@ -4937,51 +4937,51 @@
       </c>
       <c r="C11" t="s">
         <v>235</v>
       </c>
       <c r="D11">
         <v>19</v>
       </c>
       <c r="E11" t="s">
         <v>10</v>
       </c>
       <c r="F11" t="s">
         <v>219</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12">
         <v>8.0</v>
       </c>
       <c r="C12" t="s">
         <v>236</v>
       </c>
       <c r="D12">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E12" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>8.0</v>
       </c>
       <c r="C13" t="s">
         <v>237</v>
       </c>
       <c r="D13">
         <v>20</v>
       </c>
       <c r="E13" t="s">
         <v>10</v>
       </c>
       <c r="F13" t="s">
         <v>35</v>
       </c>
     </row>
@@ -4994,108 +4994,108 @@
       </c>
       <c r="C14" t="s">
         <v>238</v>
       </c>
       <c r="D14">
         <v>19</v>
       </c>
       <c r="E14" t="s">
         <v>10</v>
       </c>
       <c r="F14" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15">
         <v>8.0</v>
       </c>
       <c r="C15" t="s">
         <v>239</v>
       </c>
       <c r="D15">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E15" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16">
         <v>8.0</v>
       </c>
       <c r="C16" t="s">
         <v>240</v>
       </c>
       <c r="D16">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E16" t="s">
         <v>10</v>
       </c>
       <c r="F16" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17">
         <v>8.0</v>
       </c>
       <c r="C17" t="s">
         <v>241</v>
       </c>
       <c r="D17">
         <v>21</v>
       </c>
       <c r="E17" t="s">
         <v>10</v>
       </c>
       <c r="F17" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18">
         <v>4.0</v>
       </c>
       <c r="C18" t="s">
         <v>242</v>
       </c>
       <c r="D18">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E18" t="s">
         <v>10</v>
       </c>
       <c r="F18" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19">
         <v>4.0</v>
       </c>
       <c r="C19" t="s">
         <v>243</v>
       </c>
       <c r="D19">
         <v>21</v>
       </c>
       <c r="E19" t="s">
         <v>10</v>
       </c>
       <c r="F19" t="s">
@@ -5228,51 +5228,51 @@
       </c>
       <c r="C26" t="s">
         <v>251</v>
       </c>
       <c r="D26">
         <v>20</v>
       </c>
       <c r="E26" t="s">
         <v>10</v>
       </c>
       <c r="F26" t="s">
         <v>175</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27">
         <v>4.0</v>
       </c>
       <c r="C27" t="s">
         <v>252</v>
       </c>
       <c r="D27">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E27" t="s">
         <v>10</v>
       </c>
       <c r="F27" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28">
         <v>4.0</v>
       </c>
       <c r="C28" t="s">
         <v>253</v>
       </c>
       <c r="D28">
         <v>20</v>
       </c>
       <c r="E28" t="s">
         <v>10</v>
       </c>
       <c r="F28" t="s">
@@ -5362,51 +5362,51 @@
       </c>
       <c r="C33" t="s">
         <v>257</v>
       </c>
       <c r="D33">
         <v>21</v>
       </c>
       <c r="E33" t="s">
         <v>10</v>
       </c>
       <c r="F33" t="s">
         <v>175</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34">
         <v>2.0</v>
       </c>
       <c r="C34" t="s">
         <v>258</v>
       </c>
       <c r="D34">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E34" t="s">
         <v>10</v>
       </c>
       <c r="F34" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35">
         <v>2.0</v>
       </c>
       <c r="C35" t="s">
         <v>259</v>
       </c>
       <c r="D35">
         <v>19</v>
       </c>
       <c r="E35" t="s">
         <v>10</v>
       </c>
       <c r="F35" t="s">
@@ -5422,51 +5422,51 @@
       </c>
       <c r="C36" t="s">
         <v>260</v>
       </c>
       <c r="D36">
         <v>18</v>
       </c>
       <c r="E36" t="s">
         <v>10</v>
       </c>
       <c r="F36" t="s">
         <v>175</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>35</v>
       </c>
       <c r="B37">
         <v>2.0</v>
       </c>
       <c r="C37" t="s">
         <v>261</v>
       </c>
       <c r="D37">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E37" t="s">
         <v>10</v>
       </c>
       <c r="F37" t="s">
         <v>162</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
@@ -5519,88 +5519,88 @@
       </c>
       <c r="C2" t="s">
         <v>262</v>
       </c>
       <c r="D2">
         <v>21</v>
       </c>
       <c r="E2" t="s">
         <v>10</v>
       </c>
       <c r="F2" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>26.0</v>
       </c>
       <c r="C3" t="s">
         <v>263</v>
       </c>
       <c r="D3">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
       <c r="F3" t="s">
         <v>264</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>20.0</v>
       </c>
       <c r="C4" t="s">
         <v>265</v>
       </c>
       <c r="D4">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E4" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>20.0</v>
       </c>
       <c r="C5" t="s">
         <v>266</v>
       </c>
       <c r="D5">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E5" t="s">
         <v>267</v>
       </c>
       <c r="F5" t="s">
         <v>268</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6">
         <v>14.0</v>
       </c>
       <c r="C6" t="s">
         <v>269</v>
       </c>
       <c r="D6">
         <v>19</v>
       </c>
       <c r="E6" t="s">
         <v>10</v>
       </c>
       <c r="F6" t="s">
@@ -5616,51 +5616,51 @@
       </c>
       <c r="C7" t="s">
         <v>270</v>
       </c>
       <c r="D7">
         <v>21</v>
       </c>
       <c r="E7" t="s">
         <v>271</v>
       </c>
       <c r="F7" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
         <v>14.0</v>
       </c>
       <c r="C8" t="s">
         <v>273</v>
       </c>
       <c r="D8">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E8" t="s">
         <v>10</v>
       </c>
       <c r="F8" t="s">
         <v>264</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>14.0</v>
       </c>
       <c r="C9" t="s">
         <v>274</v>
       </c>
       <c r="D9">
         <v>21</v>
       </c>
       <c r="E9" t="s">
         <v>10</v>
       </c>
       <c r="F9" t="s">
@@ -5676,51 +5676,51 @@
       </c>
       <c r="C10" t="s">
         <v>276</v>
       </c>
       <c r="D10">
         <v>21</v>
       </c>
       <c r="E10" t="s">
         <v>10</v>
       </c>
       <c r="F10" t="s">
         <v>277</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11">
         <v>8.0</v>
       </c>
       <c r="C11" t="s">
         <v>278</v>
       </c>
       <c r="D11">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E11" t="s">
         <v>10</v>
       </c>
       <c r="F11" t="s">
         <v>279</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12">
         <v>8.0</v>
       </c>
       <c r="C12" t="s">
         <v>280</v>
       </c>
       <c r="D12">
         <v>21</v>
       </c>
       <c r="E12" t="s">
         <v>10</v>
       </c>
     </row>
@@ -5878,51 +5878,51 @@
       </c>
       <c r="C21" t="s">
         <v>290</v>
       </c>
       <c r="D21">
         <v>20</v>
       </c>
       <c r="E21" t="s">
         <v>10</v>
       </c>
       <c r="F21" t="s">
         <v>279</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22">
         <v>4.0</v>
       </c>
       <c r="C22" t="s">
         <v>291</v>
       </c>
       <c r="D22">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E22" t="s">
         <v>10</v>
       </c>
       <c r="F22" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23">
         <v>4.0</v>
       </c>
       <c r="C23" t="s">
         <v>292</v>
       </c>
       <c r="D23">
         <v>19</v>
       </c>
       <c r="E23" t="s">
         <v>10</v>
       </c>
       <c r="F23" t="s">
@@ -5935,51 +5935,51 @@
       </c>
       <c r="B24">
         <v>4.0</v>
       </c>
       <c r="C24" t="s">
         <v>293</v>
       </c>
       <c r="D24">
         <v>21</v>
       </c>
       <c r="E24" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25">
         <v>4.0</v>
       </c>
       <c r="C25" t="s">
         <v>294</v>
       </c>
       <c r="D25">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E25" t="s">
         <v>10</v>
       </c>
       <c r="F25" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>24</v>
       </c>
       <c r="B26">
         <v>4.0</v>
       </c>
       <c r="C26" t="s">
         <v>295</v>
       </c>
       <c r="D26">
         <v>20</v>
       </c>
       <c r="E26" t="s">
         <v>10</v>
       </c>
       <c r="F26" t="s">
@@ -6089,51 +6089,51 @@
       </c>
       <c r="B32">
         <v>4.0</v>
       </c>
       <c r="C32" t="s">
         <v>302</v>
       </c>
       <c r="D32">
         <v>19</v>
       </c>
       <c r="E32" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33">
         <v>4.0</v>
       </c>
       <c r="C33" t="s">
         <v>303</v>
       </c>
       <c r="D33">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E33" t="s">
         <v>10</v>
       </c>
       <c r="F33" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34">
         <v>2.0</v>
       </c>
       <c r="C34" t="s">
         <v>304</v>
       </c>
       <c r="D34">
         <v>18</v>
       </c>
       <c r="E34" t="s">
         <v>10</v>
       </c>
       <c r="F34" t="s">
@@ -6240,91 +6240,91 @@
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2">
         <v>32.0</v>
       </c>
       <c r="C2" t="s">
         <v>308</v>
       </c>
       <c r="D2">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E2" t="s">
         <v>283</v>
       </c>
       <c r="F2" t="s">
         <v>309</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>26.0</v>
       </c>
       <c r="C3" t="s">
         <v>310</v>
       </c>
       <c r="D3">
         <v>21</v>
       </c>
       <c r="E3" t="s">
         <v>27</v>
       </c>
       <c r="F3" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>20.0</v>
       </c>
       <c r="C4" t="s">
         <v>312</v>
       </c>
       <c r="D4">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E4" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>20.0</v>
       </c>
       <c r="C5" t="s">
         <v>313</v>
       </c>
       <c r="D5">
         <v>21</v>
       </c>
       <c r="E5" t="s">
         <v>283</v>
       </c>
       <c r="F5" t="s">
         <v>314</v>
       </c>
     </row>
@@ -6417,108 +6417,108 @@
       </c>
       <c r="C10" t="s">
         <v>319</v>
       </c>
       <c r="D10">
         <v>21</v>
       </c>
       <c r="E10" t="s">
         <v>10</v>
       </c>
       <c r="F10" t="s">
         <v>277</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11">
         <v>8.0</v>
       </c>
       <c r="C11" t="s">
         <v>320</v>
       </c>
       <c r="D11">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E11" t="s">
         <v>10</v>
       </c>
       <c r="F11" t="s">
         <v>279</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12">
         <v>8.0</v>
       </c>
       <c r="C12" t="s">
         <v>321</v>
       </c>
       <c r="D12">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E12" t="s">
         <v>10</v>
       </c>
       <c r="F12" t="s">
         <v>264</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>8.0</v>
       </c>
       <c r="C13" t="s">
         <v>322</v>
       </c>
       <c r="D13">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="E13" t="s">
         <v>283</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
         <v>8.0</v>
       </c>
       <c r="C14" t="s">
         <v>323</v>
       </c>
       <c r="D14">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E14" t="s">
         <v>81</v>
       </c>
       <c r="F14" t="s">
         <v>324</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15">
         <v>8.0</v>
       </c>
       <c r="C15" t="s">
         <v>325</v>
       </c>
       <c r="D15">
         <v>21</v>
       </c>
       <c r="E15" t="s">
         <v>10</v>
       </c>
       <c r="F15" t="s">
@@ -6554,51 +6554,51 @@
       </c>
       <c r="C17" t="s">
         <v>327</v>
       </c>
       <c r="D17">
         <v>21</v>
       </c>
       <c r="E17" t="s">
         <v>10</v>
       </c>
       <c r="F17" t="s">
         <v>328</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18">
         <v>4.0</v>
       </c>
       <c r="C18" t="s">
         <v>329</v>
       </c>
       <c r="D18">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E18" t="s">
         <v>10</v>
       </c>
       <c r="F18" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19">
         <v>4.0</v>
       </c>
       <c r="C19" t="s">
         <v>330</v>
       </c>
       <c r="D19">
         <v>20</v>
       </c>
       <c r="E19" t="s">
         <v>10</v>
       </c>
       <c r="F19" t="s">
@@ -6711,51 +6711,51 @@
       </c>
       <c r="C25" t="s">
         <v>336</v>
       </c>
       <c r="D25">
         <v>20</v>
       </c>
       <c r="E25" t="s">
         <v>10</v>
       </c>
       <c r="F25" t="s">
         <v>264</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26">
         <v>4.0</v>
       </c>
       <c r="C26" t="s">
         <v>337</v>
       </c>
       <c r="D26">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E26" t="s">
         <v>10</v>
       </c>
       <c r="F26" t="s">
         <v>279</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27">
         <v>4.0</v>
       </c>
       <c r="C27" t="s">
         <v>338</v>
       </c>
       <c r="D27">
         <v>20</v>
       </c>
       <c r="E27" t="s">
         <v>77</v>
       </c>
     </row>
@@ -6922,51 +6922,51 @@
       </c>
       <c r="C36" t="s">
         <v>348</v>
       </c>
       <c r="D36">
         <v>20</v>
       </c>
       <c r="E36" t="s">
         <v>10</v>
       </c>
       <c r="F36" t="s">
         <v>298</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37">
         <v>2.0</v>
       </c>
       <c r="C37" t="s">
         <v>349</v>
       </c>
       <c r="D37">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E37" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38">
         <v>2.0</v>
       </c>
       <c r="C38" t="s">
         <v>350</v>
       </c>
       <c r="D38">
         <v>19</v>
       </c>
       <c r="E38" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>38</v>
@@ -7030,111 +7030,111 @@
       </c>
       <c r="C42" t="s">
         <v>354</v>
       </c>
       <c r="D42">
         <v>20</v>
       </c>
       <c r="E42" t="s">
         <v>10</v>
       </c>
       <c r="F42" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43">
         <v>2.0</v>
       </c>
       <c r="C43" t="s">
         <v>355</v>
       </c>
       <c r="D43">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E43" t="s">
         <v>10</v>
       </c>
       <c r="F43" t="s">
         <v>298</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44">
         <v>2.0</v>
       </c>
       <c r="C44" t="s">
         <v>356</v>
       </c>
       <c r="D44">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E44" t="s">
         <v>10</v>
       </c>
       <c r="F44" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45">
         <v>2.0</v>
       </c>
       <c r="C45" t="s">
         <v>357</v>
       </c>
       <c r="D45">
         <v>19</v>
       </c>
       <c r="E45" t="s">
         <v>10</v>
       </c>
       <c r="F45" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46">
         <v>2.0</v>
       </c>
       <c r="C46" t="s">
         <v>358</v>
       </c>
       <c r="D46">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E46" t="s">
         <v>10</v>
       </c>
       <c r="F46" t="s">
         <v>279</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47">
         <v>2.0</v>
       </c>
       <c r="C47" t="s">
         <v>359</v>
       </c>
       <c r="D47">
         <v>19</v>
       </c>
       <c r="E47" t="s">
         <v>10</v>
       </c>
       <c r="F47" t="s">
@@ -7267,71 +7267,71 @@
       </c>
       <c r="C54" t="s">
         <v>366</v>
       </c>
       <c r="D54">
         <v>20</v>
       </c>
       <c r="E54" t="s">
         <v>10</v>
       </c>
       <c r="F54" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="B55">
         <v>2.0</v>
       </c>
       <c r="C55" t="s">
         <v>367</v>
       </c>
       <c r="D55">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E55" t="s">
         <v>10</v>
       </c>
       <c r="F55" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="B56">
         <v>2.0</v>
       </c>
       <c r="C56" t="s">
         <v>368</v>
       </c>
       <c r="D56">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E56" t="s">
         <v>10</v>
       </c>
       <c r="F56" t="s">
         <v>279</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="B57">
         <v>2.0</v>
       </c>
       <c r="C57" t="s">
         <v>369</v>
       </c>
       <c r="D57">
         <v>21</v>
       </c>
       <c r="E57" t="s">
         <v>77</v>
       </c>
     </row>