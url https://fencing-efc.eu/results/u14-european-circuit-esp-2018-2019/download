--- v0 (2026-05-17)
+++ v1 (2026-07-16)
@@ -1597,51 +1597,51 @@
       </c>
       <c r="B4">
         <v>32.0</v>
       </c>
       <c r="C4" t="s">
         <v>12</v>
       </c>
       <c r="D4">
         <v>21</v>
       </c>
       <c r="E4" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>2</v>
       </c>
       <c r="B5">
         <v>26.0</v>
       </c>
       <c r="C5" t="s">
         <v>14</v>
       </c>
       <c r="D5">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E5" t="s">
         <v>10</v>
       </c>
       <c r="F5" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6">
         <v>20.0</v>
       </c>
       <c r="C6" t="s">
         <v>15</v>
       </c>
       <c r="D6">
         <v>21</v>
       </c>
       <c r="E6" t="s">
         <v>16</v>
       </c>
       <c r="F6" t="s">
@@ -1991,51 +1991,51 @@
       </c>
       <c r="C24" t="s">
         <v>46</v>
       </c>
       <c r="D24">
         <v>20</v>
       </c>
       <c r="E24" t="s">
         <v>10</v>
       </c>
       <c r="F24" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>22</v>
       </c>
       <c r="B25">
         <v>4.0</v>
       </c>
       <c r="C25" t="s">
         <v>47</v>
       </c>
       <c r="D25">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E25" t="s">
         <v>10</v>
       </c>
       <c r="F25" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>23</v>
       </c>
       <c r="B26">
         <v>4.0</v>
       </c>
       <c r="C26" t="s">
         <v>49</v>
       </c>
       <c r="D26">
         <v>20</v>
       </c>
       <c r="E26" t="s">
         <v>10</v>
       </c>
       <c r="F26" t="s">
@@ -2493,51 +2493,51 @@
       </c>
       <c r="C5" t="s">
         <v>80</v>
       </c>
       <c r="D5">
         <v>20</v>
       </c>
       <c r="E5" t="s">
         <v>81</v>
       </c>
       <c r="F5" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6">
         <v>14.0</v>
       </c>
       <c r="C6" t="s">
         <v>83</v>
       </c>
       <c r="D6">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E6" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7">
         <v>14.0</v>
       </c>
       <c r="C7" t="s">
         <v>84</v>
       </c>
       <c r="D7">
         <v>21</v>
       </c>
       <c r="E7" t="s">
         <v>10</v>
       </c>
       <c r="F7" t="s">
         <v>85</v>
       </c>
     </row>
@@ -2824,51 +2824,51 @@
       </c>
       <c r="C22" t="s">
         <v>105</v>
       </c>
       <c r="D22">
         <v>21</v>
       </c>
       <c r="E22" t="s">
         <v>10</v>
       </c>
       <c r="F22" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23">
         <v>4.0</v>
       </c>
       <c r="C23" t="s">
         <v>106</v>
       </c>
       <c r="D23">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E23" t="s">
         <v>10</v>
       </c>
       <c r="F23" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24">
         <v>4.0</v>
       </c>
       <c r="C24" t="s">
         <v>107</v>
       </c>
       <c r="D24">
         <v>20</v>
       </c>
       <c r="E24" t="s">
         <v>10</v>
       </c>
       <c r="F24" t="s">
@@ -3380,51 +3380,51 @@
       </c>
       <c r="B51">
         <v>2.0</v>
       </c>
       <c r="C51" t="s">
         <v>138</v>
       </c>
       <c r="D51">
         <v>20</v>
       </c>
       <c r="E51" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52">
         <v>2.0</v>
       </c>
       <c r="C52" t="s">
         <v>139</v>
       </c>
       <c r="D52">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E52" t="s">
         <v>10</v>
       </c>
       <c r="F52" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="B53">
         <v>2.0</v>
       </c>
       <c r="C53" t="s">
         <v>140</v>
       </c>
       <c r="D53">
         <v>18</v>
       </c>
       <c r="E53" t="s">
         <v>10</v>
       </c>
       <c r="F53" t="s">
@@ -3605,51 +3605,51 @@
       </c>
       <c r="B2">
         <v>32.0</v>
       </c>
       <c r="C2" t="s">
         <v>147</v>
       </c>
       <c r="D2">
         <v>20</v>
       </c>
       <c r="E2" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>26.0</v>
       </c>
       <c r="C3" t="s">
         <v>149</v>
       </c>
       <c r="D3">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E3" t="s">
         <v>81</v>
       </c>
       <c r="F3" t="s">
         <v>150</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>20.0</v>
       </c>
       <c r="C4" t="s">
         <v>151</v>
       </c>
       <c r="D4">
         <v>21</v>
       </c>
       <c r="E4" t="s">
         <v>81</v>
       </c>
     </row>
@@ -3659,111 +3659,111 @@
       </c>
       <c r="B5">
         <v>20.0</v>
       </c>
       <c r="C5" t="s">
         <v>152</v>
       </c>
       <c r="D5">
         <v>21</v>
       </c>
       <c r="E5" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6">
         <v>14.0</v>
       </c>
       <c r="C6" t="s">
         <v>154</v>
       </c>
       <c r="D6">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E6" t="s">
         <v>81</v>
       </c>
       <c r="F6" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7">
         <v>14.0</v>
       </c>
       <c r="C7" t="s">
         <v>156</v>
       </c>
       <c r="D7">
         <v>21</v>
       </c>
       <c r="E7" t="s">
         <v>157</v>
       </c>
       <c r="F7" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
         <v>14.0</v>
       </c>
       <c r="C8" t="s">
         <v>159</v>
       </c>
       <c r="D8">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E8" t="s">
         <v>157</v>
       </c>
       <c r="F8" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>14.0</v>
       </c>
       <c r="C9" t="s">
         <v>160</v>
       </c>
       <c r="D9">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E9" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>8.0</v>
       </c>
       <c r="C10" t="s">
         <v>161</v>
       </c>
       <c r="D10">
         <v>20</v>
       </c>
       <c r="E10" t="s">
         <v>10</v>
       </c>
       <c r="F10" t="s">
         <v>162</v>
       </c>
     </row>
@@ -3796,51 +3796,51 @@
       </c>
       <c r="C12" t="s">
         <v>164</v>
       </c>
       <c r="D12">
         <v>20</v>
       </c>
       <c r="E12" t="s">
         <v>165</v>
       </c>
       <c r="F12" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>8.0</v>
       </c>
       <c r="C13" t="s">
         <v>167</v>
       </c>
       <c r="D13">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E13" t="s">
         <v>168</v>
       </c>
       <c r="F13" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
         <v>8.0</v>
       </c>
       <c r="C14" t="s">
         <v>170</v>
       </c>
       <c r="D14">
         <v>20</v>
       </c>
       <c r="E14" t="s">
         <v>10</v>
       </c>
       <c r="F14" t="s">
@@ -3893,85 +3893,85 @@
       </c>
       <c r="C17" t="s">
         <v>174</v>
       </c>
       <c r="D17">
         <v>21</v>
       </c>
       <c r="E17" t="s">
         <v>10</v>
       </c>
       <c r="F17" t="s">
         <v>175</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18">
         <v>4.0</v>
       </c>
       <c r="C18" t="s">
         <v>176</v>
       </c>
       <c r="D18">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E18" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19">
         <v>4.0</v>
       </c>
       <c r="C19" t="s">
         <v>177</v>
       </c>
       <c r="D19">
         <v>19</v>
       </c>
       <c r="E19" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20">
         <v>4.0</v>
       </c>
       <c r="C20" t="s">
         <v>178</v>
       </c>
       <c r="D20">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E20" t="s">
         <v>10</v>
       </c>
       <c r="F20" t="s">
         <v>179</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21">
         <v>4.0</v>
       </c>
       <c r="C21" t="s">
         <v>180</v>
       </c>
       <c r="D21">
         <v>19</v>
       </c>
       <c r="E21" t="s">
         <v>53</v>
       </c>
     </row>
@@ -4078,51 +4078,51 @@
       </c>
       <c r="C27" t="s">
         <v>187</v>
       </c>
       <c r="D27">
         <v>21</v>
       </c>
       <c r="E27" t="s">
         <v>10</v>
       </c>
       <c r="F27" t="s">
         <v>188</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28">
         <v>4.0</v>
       </c>
       <c r="C28" t="s">
         <v>189</v>
       </c>
       <c r="D28">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E28" t="s">
         <v>10</v>
       </c>
       <c r="F28" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29">
         <v>4.0</v>
       </c>
       <c r="C29" t="s">
         <v>190</v>
       </c>
       <c r="D29">
         <v>20</v>
       </c>
       <c r="E29" t="s">
         <v>10</v>
       </c>
       <c r="F29" t="s">
@@ -4198,51 +4198,51 @@
       </c>
       <c r="C33" t="s">
         <v>194</v>
       </c>
       <c r="D33">
         <v>21</v>
       </c>
       <c r="E33" t="s">
         <v>10</v>
       </c>
       <c r="F33" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34">
         <v>2.0</v>
       </c>
       <c r="C34" t="s">
         <v>195</v>
       </c>
       <c r="D34">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E34" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35">
         <v>2.0</v>
       </c>
       <c r="C35" t="s">
         <v>196</v>
       </c>
       <c r="D35">
         <v>21</v>
       </c>
       <c r="E35" t="s">
         <v>10</v>
       </c>
       <c r="F35" t="s">
         <v>185</v>
       </c>
     </row>
@@ -4372,51 +4372,51 @@
       </c>
       <c r="B42">
         <v>2.0</v>
       </c>
       <c r="C42" t="s">
         <v>203</v>
       </c>
       <c r="D42">
         <v>18</v>
       </c>
       <c r="E42" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43">
         <v>2.0</v>
       </c>
       <c r="C43" t="s">
         <v>204</v>
       </c>
       <c r="D43">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E43" t="s">
         <v>10</v>
       </c>
       <c r="F43" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44">
         <v>2.0</v>
       </c>
       <c r="C44" t="s">
         <v>205</v>
       </c>
       <c r="D44">
         <v>20</v>
       </c>
       <c r="E44" t="s">
         <v>10</v>
       </c>
       <c r="F44" t="s">
@@ -4509,51 +4509,51 @@
       </c>
       <c r="C49" t="s">
         <v>210</v>
       </c>
       <c r="D49">
         <v>21</v>
       </c>
       <c r="E49" t="s">
         <v>168</v>
       </c>
       <c r="F49" t="s">
         <v>211</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50">
         <v>2.0</v>
       </c>
       <c r="C50" t="s">
         <v>212</v>
       </c>
       <c r="D50">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E50" t="s">
         <v>10</v>
       </c>
       <c r="F50" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51">
         <v>2.0</v>
       </c>
       <c r="C51" t="s">
         <v>213</v>
       </c>
       <c r="D51">
         <v>20</v>
       </c>
       <c r="E51" t="s">
         <v>10</v>
       </c>
       <c r="F51" t="s">
@@ -4609,51 +4609,51 @@
       </c>
       <c r="C54" t="s">
         <v>217</v>
       </c>
       <c r="D54">
         <v>19</v>
       </c>
       <c r="E54" t="s">
         <v>10</v>
       </c>
       <c r="F54" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="B55">
         <v>2.0</v>
       </c>
       <c r="C55" t="s">
         <v>218</v>
       </c>
       <c r="D55">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E55" t="s">
         <v>10</v>
       </c>
       <c r="F55" t="s">
         <v>219</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="B56">
         <v>2.0</v>
       </c>
       <c r="C56" t="s">
         <v>220</v>
       </c>
       <c r="D56">
         <v>19</v>
       </c>
       <c r="E56" t="s">
         <v>10</v>
       </c>
       <c r="F56" t="s">
@@ -4669,51 +4669,51 @@
       </c>
       <c r="C57" t="s">
         <v>221</v>
       </c>
       <c r="D57">
         <v>18</v>
       </c>
       <c r="E57" t="s">
         <v>10</v>
       </c>
       <c r="F57" t="s">
         <v>219</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="B58">
         <v>2.0</v>
       </c>
       <c r="C58" t="s">
         <v>222</v>
       </c>
       <c r="D58">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E58" t="s">
         <v>10</v>
       </c>
       <c r="F58" t="s">
         <v>219</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
@@ -4766,51 +4766,51 @@
       </c>
       <c r="C2" t="s">
         <v>223</v>
       </c>
       <c r="D2">
         <v>20</v>
       </c>
       <c r="E2" t="s">
         <v>168</v>
       </c>
       <c r="F2" t="s">
         <v>211</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>26.0</v>
       </c>
       <c r="C3" t="s">
         <v>224</v>
       </c>
       <c r="D3">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E3" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>20.0</v>
       </c>
       <c r="C4" t="s">
         <v>225</v>
       </c>
       <c r="D4">
         <v>18</v>
       </c>
       <c r="E4" t="s">
         <v>7</v>
       </c>
       <c r="F4" t="s">
         <v>226</v>
       </c>
     </row>
@@ -4897,71 +4897,71 @@
       </c>
       <c r="B9">
         <v>14.0</v>
       </c>
       <c r="C9" t="s">
         <v>233</v>
       </c>
       <c r="D9">
         <v>20</v>
       </c>
       <c r="E9" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>8.0</v>
       </c>
       <c r="C10" t="s">
         <v>234</v>
       </c>
       <c r="D10">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E10" t="s">
         <v>10</v>
       </c>
       <c r="F10" t="s">
         <v>219</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11">
         <v>8.0</v>
       </c>
       <c r="C11" t="s">
         <v>235</v>
       </c>
       <c r="D11">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E11" t="s">
         <v>10</v>
       </c>
       <c r="F11" t="s">
         <v>219</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12">
         <v>8.0</v>
       </c>
       <c r="C12" t="s">
         <v>236</v>
       </c>
       <c r="D12">
         <v>19</v>
       </c>
       <c r="E12" t="s">
         <v>81</v>
       </c>
     </row>
@@ -5191,51 +5191,51 @@
       </c>
       <c r="C24" t="s">
         <v>249</v>
       </c>
       <c r="D24">
         <v>21</v>
       </c>
       <c r="E24" t="s">
         <v>10</v>
       </c>
       <c r="F24" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25">
         <v>4.0</v>
       </c>
       <c r="C25" t="s">
         <v>250</v>
       </c>
       <c r="D25">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E25" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26">
         <v>4.0</v>
       </c>
       <c r="C26" t="s">
         <v>251</v>
       </c>
       <c r="D26">
         <v>20</v>
       </c>
       <c r="E26" t="s">
         <v>10</v>
       </c>
       <c r="F26" t="s">
         <v>175</v>
       </c>
     </row>
@@ -5268,51 +5268,51 @@
       </c>
       <c r="C28" t="s">
         <v>253</v>
       </c>
       <c r="D28">
         <v>20</v>
       </c>
       <c r="E28" t="s">
         <v>10</v>
       </c>
       <c r="F28" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29">
         <v>4.0</v>
       </c>
       <c r="C29" t="s">
         <v>47</v>
       </c>
       <c r="D29">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E29" t="s">
         <v>10</v>
       </c>
       <c r="F29" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30">
         <v>4.0</v>
       </c>
       <c r="C30" t="s">
         <v>254</v>
       </c>
       <c r="D30">
         <v>19</v>
       </c>
       <c r="E30" t="s">
         <v>10</v>
       </c>
       <c r="F30" t="s">
@@ -5382,51 +5382,51 @@
       </c>
       <c r="C34" t="s">
         <v>258</v>
       </c>
       <c r="D34">
         <v>18</v>
       </c>
       <c r="E34" t="s">
         <v>10</v>
       </c>
       <c r="F34" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35">
         <v>2.0</v>
       </c>
       <c r="C35" t="s">
         <v>259</v>
       </c>
       <c r="D35">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E35" t="s">
         <v>10</v>
       </c>
       <c r="F35" t="s">
         <v>185</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36">
         <v>2.0</v>
       </c>
       <c r="C36" t="s">
         <v>260</v>
       </c>
       <c r="D36">
         <v>18</v>
       </c>
       <c r="E36" t="s">
         <v>10</v>
       </c>
       <c r="F36" t="s">
@@ -5499,51 +5499,51 @@
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2">
         <v>32.0</v>
       </c>
       <c r="C2" t="s">
         <v>262</v>
       </c>
       <c r="D2">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E2" t="s">
         <v>10</v>
       </c>
       <c r="F2" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>26.0</v>
       </c>
       <c r="C3" t="s">
         <v>263</v>
       </c>
       <c r="D3">
         <v>20</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
       <c r="F3" t="s">
@@ -5636,51 +5636,51 @@
       </c>
       <c r="C8" t="s">
         <v>273</v>
       </c>
       <c r="D8">
         <v>18</v>
       </c>
       <c r="E8" t="s">
         <v>10</v>
       </c>
       <c r="F8" t="s">
         <v>264</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>14.0</v>
       </c>
       <c r="C9" t="s">
         <v>274</v>
       </c>
       <c r="D9">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E9" t="s">
         <v>10</v>
       </c>
       <c r="F9" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>8.0</v>
       </c>
       <c r="C10" t="s">
         <v>276</v>
       </c>
       <c r="D10">
         <v>21</v>
       </c>
       <c r="E10" t="s">
         <v>10</v>
       </c>
       <c r="F10" t="s">
@@ -5992,111 +5992,111 @@
       </c>
       <c r="B27">
         <v>4.0</v>
       </c>
       <c r="C27" t="s">
         <v>296</v>
       </c>
       <c r="D27">
         <v>20</v>
       </c>
       <c r="E27" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28">
         <v>4.0</v>
       </c>
       <c r="C28" t="s">
         <v>297</v>
       </c>
       <c r="D28">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E28" t="s">
         <v>10</v>
       </c>
       <c r="F28" t="s">
         <v>298</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29">
         <v>4.0</v>
       </c>
       <c r="C29" t="s">
         <v>299</v>
       </c>
       <c r="D29">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E29" t="s">
         <v>10</v>
       </c>
       <c r="F29" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30">
         <v>4.0</v>
       </c>
       <c r="C30" t="s">
         <v>300</v>
       </c>
       <c r="D30">
         <v>19</v>
       </c>
       <c r="E30" t="s">
         <v>10</v>
       </c>
       <c r="F30" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31">
         <v>4.0</v>
       </c>
       <c r="C31" t="s">
         <v>301</v>
       </c>
       <c r="D31">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E31" t="s">
         <v>10</v>
       </c>
       <c r="F31" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32">
         <v>4.0</v>
       </c>
       <c r="C32" t="s">
         <v>302</v>
       </c>
       <c r="D32">
         <v>19</v>
       </c>
       <c r="E32" t="s">
         <v>77</v>
       </c>
     </row>
@@ -6129,51 +6129,51 @@
       </c>
       <c r="C34" t="s">
         <v>304</v>
       </c>
       <c r="D34">
         <v>18</v>
       </c>
       <c r="E34" t="s">
         <v>10</v>
       </c>
       <c r="F34" t="s">
         <v>279</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35">
         <v>2.0</v>
       </c>
       <c r="C35" t="s">
         <v>305</v>
       </c>
       <c r="D35">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E35" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36">
         <v>2.0</v>
       </c>
       <c r="C36" t="s">
         <v>306</v>
       </c>
       <c r="D36">
         <v>19</v>
       </c>
       <c r="E36" t="s">
         <v>10</v>
       </c>
       <c r="F36" t="s">
         <v>279</v>
       </c>
     </row>
@@ -6691,51 +6691,51 @@
       </c>
       <c r="C24" t="s">
         <v>335</v>
       </c>
       <c r="D24">
         <v>20</v>
       </c>
       <c r="E24" t="s">
         <v>10</v>
       </c>
       <c r="F24" t="s">
         <v>279</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25">
         <v>4.0</v>
       </c>
       <c r="C25" t="s">
         <v>336</v>
       </c>
       <c r="D25">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E25" t="s">
         <v>10</v>
       </c>
       <c r="F25" t="s">
         <v>264</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26">
         <v>4.0</v>
       </c>
       <c r="C26" t="s">
         <v>337</v>
       </c>
       <c r="D26">
         <v>19</v>
       </c>
       <c r="E26" t="s">
         <v>10</v>
       </c>
       <c r="F26" t="s">
@@ -6768,51 +6768,51 @@
       </c>
       <c r="C28" t="s">
         <v>339</v>
       </c>
       <c r="D28">
         <v>20</v>
       </c>
       <c r="E28" t="s">
         <v>10</v>
       </c>
       <c r="F28" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29">
         <v>4.0</v>
       </c>
       <c r="C29" t="s">
         <v>340</v>
       </c>
       <c r="D29">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E29" t="s">
         <v>10</v>
       </c>
       <c r="F29" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30">
         <v>4.0</v>
       </c>
       <c r="C30" t="s">
         <v>342</v>
       </c>
       <c r="D30">
         <v>20</v>
       </c>
       <c r="E30" t="s">
         <v>10</v>
       </c>
     </row>
@@ -6902,51 +6902,51 @@
       </c>
       <c r="B35">
         <v>2.0</v>
       </c>
       <c r="C35" t="s">
         <v>347</v>
       </c>
       <c r="D35">
         <v>20</v>
       </c>
       <c r="E35" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36">
         <v>2.0</v>
       </c>
       <c r="C36" t="s">
         <v>348</v>
       </c>
       <c r="D36">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E36" t="s">
         <v>10</v>
       </c>
       <c r="F36" t="s">
         <v>298</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37">
         <v>2.0</v>
       </c>
       <c r="C37" t="s">
         <v>349</v>
       </c>
       <c r="D37">
         <v>19</v>
       </c>
       <c r="E37" t="s">
         <v>81</v>
       </c>
     </row>
@@ -6993,51 +6993,51 @@
       </c>
       <c r="C40" t="s">
         <v>352</v>
       </c>
       <c r="D40">
         <v>21</v>
       </c>
       <c r="E40" t="s">
         <v>10</v>
       </c>
       <c r="F40" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41">
         <v>2.0</v>
       </c>
       <c r="C41" t="s">
         <v>353</v>
       </c>
       <c r="D41">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E41" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42">
         <v>2.0</v>
       </c>
       <c r="C42" t="s">
         <v>354</v>
       </c>
       <c r="D42">
         <v>20</v>
       </c>
       <c r="E42" t="s">
         <v>10</v>
       </c>
       <c r="F42" t="s">
         <v>56</v>
       </c>
     </row>
@@ -7130,51 +7130,51 @@
       </c>
       <c r="C47" t="s">
         <v>359</v>
       </c>
       <c r="D47">
         <v>19</v>
       </c>
       <c r="E47" t="s">
         <v>10</v>
       </c>
       <c r="F47" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48">
         <v>2.0</v>
       </c>
       <c r="C48" t="s">
         <v>360</v>
       </c>
       <c r="D48">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E48" t="s">
         <v>10</v>
       </c>
       <c r="F48" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="B49">
         <v>2.0</v>
       </c>
       <c r="C49" t="s">
         <v>361</v>
       </c>
       <c r="D49">
         <v>20</v>
       </c>
       <c r="E49" t="s">
         <v>10</v>
       </c>
       <c r="F49" t="s">