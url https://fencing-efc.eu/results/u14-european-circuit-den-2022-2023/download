--- v1 (2026-07-16)
+++ v2 (2026-10-15)
@@ -841,51 +841,51 @@
       </c>
       <c r="C8" t="s">
         <v>33</v>
       </c>
       <c r="D8">
         <v>15</v>
       </c>
       <c r="E8" t="s">
         <v>19</v>
       </c>
       <c r="F8" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>14.0</v>
       </c>
       <c r="C9" t="s">
         <v>35</v>
       </c>
       <c r="D9">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E9" t="s">
         <v>19</v>
       </c>
       <c r="F9" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>8.0</v>
       </c>
       <c r="C10" t="s">
         <v>36</v>
       </c>
       <c r="D10">
         <v>66</v>
       </c>
       <c r="E10" t="s">
         <v>22</v>
       </c>
       <c r="F10" t="s">