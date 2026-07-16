--- v0 (2026-05-16)
+++ v1 (2026-07-16)
@@ -741,71 +741,71 @@
       </c>
       <c r="C3" t="s">
         <v>24</v>
       </c>
       <c r="D3">
         <v>17</v>
       </c>
       <c r="E3" t="s">
         <v>22</v>
       </c>
       <c r="F3" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>20.0</v>
       </c>
       <c r="C4" t="s">
         <v>26</v>
       </c>
       <c r="D4">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E4" t="s">
         <v>13</v>
       </c>
       <c r="F4" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>20.0</v>
       </c>
       <c r="C5" t="s">
         <v>28</v>
       </c>
       <c r="D5">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E5" t="s">
         <v>29</v>
       </c>
       <c r="F5" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6">
         <v>14.0</v>
       </c>
       <c r="C6" t="s">
         <v>31</v>
       </c>
       <c r="D6">
         <v>17</v>
       </c>
       <c r="E6" t="s">
         <v>10</v>
       </c>
       <c r="F6" t="s">
@@ -861,51 +861,51 @@
       </c>
       <c r="C9" t="s">
         <v>35</v>
       </c>
       <c r="D9">
         <v>16</v>
       </c>
       <c r="E9" t="s">
         <v>19</v>
       </c>
       <c r="F9" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>8.0</v>
       </c>
       <c r="C10" t="s">
         <v>36</v>
       </c>
       <c r="D10">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="E10" t="s">
         <v>22</v>
       </c>
       <c r="F10" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11">
         <v>8.0</v>
       </c>
       <c r="C11" t="s">
         <v>38</v>
       </c>
       <c r="D11">
         <v>17</v>
       </c>
       <c r="E11" t="s">
         <v>19</v>
       </c>
       <c r="F11" t="s">