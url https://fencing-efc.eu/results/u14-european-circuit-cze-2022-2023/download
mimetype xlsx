--- v2 (2026-08-30)
+++ v3 (2026-10-15)
@@ -904,51 +904,51 @@
       </c>
       <c r="C10" t="s">
         <v>25</v>
       </c>
       <c r="D10">
         <v>17</v>
       </c>
       <c r="E10" t="s">
         <v>7</v>
       </c>
       <c r="F10" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11">
         <v>8.0</v>
       </c>
       <c r="C11" t="s">
         <v>27</v>
       </c>
       <c r="D11">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E11" t="s">
         <v>10</v>
       </c>
       <c r="F11" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12">
         <v>8.0</v>
       </c>
       <c r="C12" t="s">
         <v>28</v>
       </c>
       <c r="D12">
         <v>16</v>
       </c>
       <c r="E12" t="s">
         <v>10</v>
       </c>
       <c r="F12" t="s">
@@ -1041,51 +1041,51 @@
       </c>
       <c r="B17">
         <v>8.0</v>
       </c>
       <c r="C17" t="s">
         <v>34</v>
       </c>
       <c r="D17">
         <v>17</v>
       </c>
       <c r="E17" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18">
         <v>4.0</v>
       </c>
       <c r="C18" t="s">
         <v>35</v>
       </c>
       <c r="D18">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E18" t="s">
         <v>7</v>
       </c>
       <c r="F18" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19">
         <v>4.0</v>
       </c>
       <c r="C19" t="s">
         <v>37</v>
       </c>
       <c r="D19">
         <v>17</v>
       </c>
       <c r="E19" t="s">
         <v>10</v>
       </c>
       <c r="F19" t="s">
@@ -1595,51 +1595,51 @@
       </c>
       <c r="C10" t="s">
         <v>71</v>
       </c>
       <c r="D10">
         <v>16</v>
       </c>
       <c r="E10" t="s">
         <v>7</v>
       </c>
       <c r="F10" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11">
         <v>8.0</v>
       </c>
       <c r="C11" t="s">
         <v>73</v>
       </c>
       <c r="D11">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E11" t="s">
         <v>7</v>
       </c>
       <c r="F11" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12">
         <v>8.0</v>
       </c>
       <c r="C12" t="s">
         <v>74</v>
       </c>
       <c r="D12">
         <v>16</v>
       </c>
       <c r="E12" t="s">
         <v>7</v>
       </c>
       <c r="F12" t="s">
@@ -1812,51 +1812,51 @@
       </c>
       <c r="C21" t="s">
         <v>85</v>
       </c>
       <c r="D21">
         <v>16</v>
       </c>
       <c r="E21" t="s">
         <v>15</v>
       </c>
       <c r="F21" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22">
         <v>4.0</v>
       </c>
       <c r="C22" t="s">
         <v>86</v>
       </c>
       <c r="D22">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E22" t="s">
         <v>10</v>
       </c>
       <c r="F22" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23">
         <v>4.0</v>
       </c>
       <c r="C23" t="s">
         <v>87</v>
       </c>
       <c r="D23">
         <v>16</v>
       </c>
       <c r="E23" t="s">
         <v>7</v>
       </c>
       <c r="F23" t="s">
@@ -1932,91 +1932,91 @@
       </c>
       <c r="C27" t="s">
         <v>92</v>
       </c>
       <c r="D27">
         <v>15</v>
       </c>
       <c r="E27" t="s">
         <v>44</v>
       </c>
       <c r="F27" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28">
         <v>4.0</v>
       </c>
       <c r="C28" t="s">
         <v>94</v>
       </c>
       <c r="D28">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E28" t="s">
         <v>7</v>
       </c>
       <c r="F28" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29">
         <v>4.0</v>
       </c>
       <c r="C29" t="s">
         <v>95</v>
       </c>
       <c r="D29">
         <v>15</v>
       </c>
       <c r="E29" t="s">
         <v>10</v>
       </c>
       <c r="F29" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30">
         <v>4.0</v>
       </c>
       <c r="C30" t="s">
         <v>96</v>
       </c>
       <c r="D30">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E30" t="s">
         <v>44</v>
       </c>
       <c r="F30" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31">
         <v>4.0</v>
       </c>
       <c r="C31" t="s">
         <v>97</v>
       </c>
       <c r="D31">
         <v>17</v>
       </c>
       <c r="E31" t="s">
         <v>44</v>
       </c>
       <c r="F31" t="s">