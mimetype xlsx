--- v0 (2026-05-17)
+++ v1 (2026-07-16)
@@ -1638,51 +1638,51 @@
       </c>
       <c r="B5">
         <v>20.0</v>
       </c>
       <c r="C5" t="s">
         <v>14</v>
       </c>
       <c r="D5">
         <v>20</v>
       </c>
       <c r="E5" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6">
         <v>14.0</v>
       </c>
       <c r="C6" t="s">
         <v>16</v>
       </c>
       <c r="D6">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E6" t="s">
         <v>12</v>
       </c>
       <c r="F6" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7">
         <v>14.0</v>
       </c>
       <c r="C7" t="s">
         <v>18</v>
       </c>
       <c r="D7">
         <v>20</v>
       </c>
       <c r="E7" t="s">
         <v>15</v>
       </c>
     </row>
@@ -1766,51 +1766,51 @@
       </c>
       <c r="C12" t="s">
         <v>26</v>
       </c>
       <c r="D12">
         <v>19</v>
       </c>
       <c r="E12" t="s">
         <v>7</v>
       </c>
       <c r="F12" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>8.0</v>
       </c>
       <c r="C13" t="s">
         <v>28</v>
       </c>
       <c r="D13">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E13" t="s">
         <v>12</v>
       </c>
       <c r="F13" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
         <v>8.0</v>
       </c>
       <c r="C14" t="s">
         <v>30</v>
       </c>
       <c r="D14">
         <v>34</v>
       </c>
       <c r="E14" t="s">
         <v>31</v>
       </c>
       <c r="F14" t="s">
@@ -1846,131 +1846,131 @@
       </c>
       <c r="C16" t="s">
         <v>36</v>
       </c>
       <c r="D16">
         <v>20</v>
       </c>
       <c r="E16" t="s">
         <v>20</v>
       </c>
       <c r="F16" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17">
         <v>8.0</v>
       </c>
       <c r="C17" t="s">
         <v>38</v>
       </c>
       <c r="D17">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E17" t="s">
         <v>20</v>
       </c>
       <c r="F17" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18">
         <v>4.0</v>
       </c>
       <c r="C18" t="s">
         <v>40</v>
       </c>
       <c r="D18">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="E18" t="s">
         <v>34</v>
       </c>
       <c r="F18" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19">
         <v>4.0</v>
       </c>
       <c r="C19" t="s">
         <v>42</v>
       </c>
       <c r="D19">
         <v>21</v>
       </c>
       <c r="E19" t="s">
         <v>20</v>
       </c>
       <c r="F19" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20">
         <v>4.0</v>
       </c>
       <c r="C20" t="s">
         <v>43</v>
       </c>
       <c r="D20">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E20" t="s">
         <v>20</v>
       </c>
       <c r="F20" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21">
         <v>4.0</v>
       </c>
       <c r="C21" t="s">
         <v>44</v>
       </c>
       <c r="D21">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E21" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22">
         <v>4.0</v>
       </c>
       <c r="C22" t="s">
         <v>46</v>
       </c>
       <c r="D22">
         <v>31</v>
       </c>
       <c r="E22" t="s">
         <v>47</v>
       </c>
       <c r="F22" t="s">
         <v>48</v>
       </c>
     </row>
@@ -2214,51 +2214,51 @@
       </c>
       <c r="C35" t="s">
         <v>70</v>
       </c>
       <c r="D35">
         <v>20</v>
       </c>
       <c r="E35" t="s">
         <v>20</v>
       </c>
       <c r="F35" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36">
         <v>2.0</v>
       </c>
       <c r="C36" t="s">
         <v>72</v>
       </c>
       <c r="D36">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="E36" t="s">
         <v>34</v>
       </c>
       <c r="F36" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37">
         <v>2.0</v>
       </c>
       <c r="C37" t="s">
         <v>74</v>
       </c>
       <c r="D37">
         <v>34</v>
       </c>
       <c r="E37" t="s">
         <v>75</v>
       </c>
     </row>
@@ -2528,51 +2528,51 @@
       </c>
       <c r="C51" t="s">
         <v>101</v>
       </c>
       <c r="D51">
         <v>33</v>
       </c>
       <c r="E51" t="s">
         <v>102</v>
       </c>
       <c r="F51" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52">
         <v>2.0</v>
       </c>
       <c r="C52" t="s">
         <v>104</v>
       </c>
       <c r="D52">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E52" t="s">
         <v>45</v>
       </c>
       <c r="F52" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="B53">
         <v>2.0</v>
       </c>
       <c r="C53" t="s">
         <v>106</v>
       </c>
       <c r="D53">
         <v>20</v>
       </c>
       <c r="E53" t="s">
         <v>20</v>
       </c>
       <c r="F53" t="s">
@@ -2585,51 +2585,51 @@
       </c>
       <c r="B54">
         <v>2.0</v>
       </c>
       <c r="C54" t="s">
         <v>107</v>
       </c>
       <c r="D54">
         <v>18</v>
       </c>
       <c r="E54" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="B55">
         <v>2.0</v>
       </c>
       <c r="C55" t="s">
         <v>108</v>
       </c>
       <c r="D55">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E55" t="s">
         <v>58</v>
       </c>
       <c r="F55" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="B56">
         <v>2.0</v>
       </c>
       <c r="C56" t="s">
         <v>109</v>
       </c>
       <c r="D56">
         <v>20</v>
       </c>
       <c r="E56" t="s">
         <v>20</v>
       </c>
       <c r="F56" t="s">
@@ -2645,51 +2645,51 @@
       </c>
       <c r="C57" t="s">
         <v>110</v>
       </c>
       <c r="D57">
         <v>36</v>
       </c>
       <c r="E57" t="s">
         <v>34</v>
       </c>
       <c r="F57" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="B58">
         <v>2.0</v>
       </c>
       <c r="C58" t="s">
         <v>112</v>
       </c>
       <c r="D58">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="E58" t="s">
         <v>7</v>
       </c>
       <c r="F58" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="B59">
         <v>2.0</v>
       </c>
       <c r="C59" t="s">
         <v>114</v>
       </c>
       <c r="D59">
         <v>20</v>
       </c>
       <c r="E59" t="s">
         <v>20</v>
       </c>
       <c r="F59" t="s">
@@ -2705,51 +2705,51 @@
       </c>
       <c r="C60" t="s">
         <v>115</v>
       </c>
       <c r="D60">
         <v>35</v>
       </c>
       <c r="E60" t="s">
         <v>34</v>
       </c>
       <c r="F60" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="B61">
         <v>2.0</v>
       </c>
       <c r="C61" t="s">
         <v>117</v>
       </c>
       <c r="D61">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="E61" t="s">
         <v>93</v>
       </c>
       <c r="F61" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="B62">
         <v>2.0</v>
       </c>
       <c r="C62" t="s">
         <v>118</v>
       </c>
       <c r="D62">
         <v>19</v>
       </c>
       <c r="E62" t="s">
         <v>45</v>
       </c>
       <c r="F62" t="s">
@@ -2825,51 +2825,51 @@
       </c>
       <c r="C66" t="s">
         <v>124</v>
       </c>
       <c r="D66">
         <v>30</v>
       </c>
       <c r="E66" t="s">
         <v>68</v>
       </c>
       <c r="F66" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="B67">
         <v>1.0</v>
       </c>
       <c r="C67" t="s">
         <v>125</v>
       </c>
       <c r="D67">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="E67" t="s">
         <v>45</v>
       </c>
       <c r="F67" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>66</v>
       </c>
       <c r="B68">
         <v>1.0</v>
       </c>
       <c r="C68" t="s">
         <v>127</v>
       </c>
       <c r="D68">
         <v>34</v>
       </c>
       <c r="E68" t="s">
         <v>96</v>
       </c>
       <c r="F68" t="s">
@@ -3016,51 +3016,51 @@
       </c>
       <c r="C6" t="s">
         <v>133</v>
       </c>
       <c r="D6">
         <v>37</v>
       </c>
       <c r="E6" t="s">
         <v>20</v>
       </c>
       <c r="F6" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7">
         <v>14.0</v>
       </c>
       <c r="C7" t="s">
         <v>135</v>
       </c>
       <c r="D7">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E7" t="s">
         <v>136</v>
       </c>
       <c r="F7" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
         <v>14.0</v>
       </c>
       <c r="C8" t="s">
         <v>138</v>
       </c>
       <c r="D8">
         <v>32</v>
       </c>
       <c r="E8" t="s">
         <v>47</v>
       </c>
       <c r="F8" t="s">
@@ -3210,88 +3210,88 @@
       </c>
       <c r="C16" t="s">
         <v>151</v>
       </c>
       <c r="D16">
         <v>34</v>
       </c>
       <c r="E16" t="s">
         <v>96</v>
       </c>
       <c r="F16" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17">
         <v>8.0</v>
       </c>
       <c r="C17" t="s">
         <v>153</v>
       </c>
       <c r="D17">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E17" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18">
         <v>4.0</v>
       </c>
       <c r="C18" t="s">
         <v>154</v>
       </c>
       <c r="D18">
         <v>20</v>
       </c>
       <c r="E18" t="s">
         <v>20</v>
       </c>
       <c r="F18" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19">
         <v>4.0</v>
       </c>
       <c r="C19" t="s">
         <v>156</v>
       </c>
       <c r="D19">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E19" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20">
         <v>4.0</v>
       </c>
       <c r="C20" t="s">
         <v>157</v>
       </c>
       <c r="D20">
         <v>40</v>
       </c>
       <c r="E20" t="s">
         <v>144</v>
       </c>
       <c r="F20" t="s">
         <v>158</v>
       </c>
     </row>
@@ -3749,51 +3749,51 @@
       </c>
       <c r="C44" t="s">
         <v>193</v>
       </c>
       <c r="D44">
         <v>33</v>
       </c>
       <c r="E44" t="s">
         <v>47</v>
       </c>
       <c r="F44" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45">
         <v>2.0</v>
       </c>
       <c r="C45" t="s">
         <v>194</v>
       </c>
       <c r="D45">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="E45" t="s">
         <v>7</v>
       </c>
       <c r="F45" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46">
         <v>2.0</v>
       </c>
       <c r="C46" t="s">
         <v>196</v>
       </c>
       <c r="D46">
         <v>21</v>
       </c>
       <c r="E46" t="s">
         <v>45</v>
       </c>
     </row>
@@ -3983,51 +3983,51 @@
       </c>
       <c r="C56" t="s">
         <v>211</v>
       </c>
       <c r="D56">
         <v>126</v>
       </c>
       <c r="E56" t="s">
         <v>20</v>
       </c>
       <c r="F56" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="B57">
         <v>2.0</v>
       </c>
       <c r="C57" t="s">
         <v>213</v>
       </c>
       <c r="D57">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E57" t="s">
         <v>20</v>
       </c>
       <c r="F57" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="B58">
         <v>2.0</v>
       </c>
       <c r="C58" t="s">
         <v>214</v>
       </c>
       <c r="D58">
         <v>37</v>
       </c>
       <c r="E58" t="s">
         <v>12</v>
       </c>
       <c r="F58" t="s">
@@ -4083,51 +4083,51 @@
       </c>
       <c r="C61" t="s">
         <v>218</v>
       </c>
       <c r="D61">
         <v>36</v>
       </c>
       <c r="E61" t="s">
         <v>63</v>
       </c>
       <c r="F61" t="s">
         <v>219</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="B62">
         <v>2.0</v>
       </c>
       <c r="C62" t="s">
         <v>220</v>
       </c>
       <c r="D62">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E62" t="s">
         <v>144</v>
       </c>
       <c r="F62" t="s">
         <v>221</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="B63">
         <v>2.0</v>
       </c>
       <c r="C63" t="s">
         <v>222</v>
       </c>
       <c r="D63">
         <v>35</v>
       </c>
       <c r="E63" t="s">
         <v>79</v>
       </c>
       <c r="F63" t="s">
@@ -4217,51 +4217,51 @@
       </c>
       <c r="C68" t="s">
         <v>229</v>
       </c>
       <c r="D68">
         <v>31</v>
       </c>
       <c r="E68" t="s">
         <v>12</v>
       </c>
       <c r="F68" t="s">
         <v>230</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>68</v>
       </c>
       <c r="B69">
         <v>1.0</v>
       </c>
       <c r="C69" t="s">
         <v>231</v>
       </c>
       <c r="D69">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E69" t="s">
         <v>34</v>
       </c>
       <c r="F69" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>69</v>
       </c>
       <c r="B70">
         <v>1.0</v>
       </c>
       <c r="C70" t="s">
         <v>233</v>
       </c>
       <c r="D70">
         <v>36</v>
       </c>
       <c r="E70" t="s">
         <v>234</v>
       </c>
       <c r="F70" t="s">
@@ -4337,51 +4337,51 @@
       </c>
       <c r="C74" t="s">
         <v>242</v>
       </c>
       <c r="D74">
         <v>37</v>
       </c>
       <c r="E74" t="s">
         <v>87</v>
       </c>
       <c r="F74" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>74</v>
       </c>
       <c r="B75">
         <v>1.0</v>
       </c>
       <c r="C75" t="s">
         <v>244</v>
       </c>
       <c r="D75">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="E75" t="s">
         <v>10</v>
       </c>
       <c r="F75" t="s">
         <v>245</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>75</v>
       </c>
       <c r="B76">
         <v>1.0</v>
       </c>
       <c r="C76" t="s">
         <v>246</v>
       </c>
       <c r="D76">
         <v>32</v>
       </c>
       <c r="E76" t="s">
         <v>68</v>
       </c>
       <c r="F76" t="s">
@@ -4551,51 +4551,51 @@
       </c>
       <c r="C3" t="s">
         <v>254</v>
       </c>
       <c r="D3">
         <v>20</v>
       </c>
       <c r="E3" t="s">
         <v>7</v>
       </c>
       <c r="F3" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>20.0</v>
       </c>
       <c r="C4" t="s">
         <v>28</v>
       </c>
       <c r="D4">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E4" t="s">
         <v>12</v>
       </c>
       <c r="F4" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>20.0</v>
       </c>
       <c r="C5" t="s">
         <v>255</v>
       </c>
       <c r="D5">
         <v>19</v>
       </c>
       <c r="E5" t="s">
         <v>20</v>
       </c>
       <c r="F5" t="s">
@@ -4691,51 +4691,51 @@
       </c>
       <c r="C10" t="s">
         <v>264</v>
       </c>
       <c r="D10">
         <v>20</v>
       </c>
       <c r="E10" t="s">
         <v>7</v>
       </c>
       <c r="F10" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11">
         <v>8.0</v>
       </c>
       <c r="C11" t="s">
         <v>265</v>
       </c>
       <c r="D11">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E11" t="s">
         <v>20</v>
       </c>
       <c r="F11" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12">
         <v>8.0</v>
       </c>
       <c r="C12" t="s">
         <v>267</v>
       </c>
       <c r="D12">
         <v>19</v>
       </c>
       <c r="E12" t="s">
         <v>20</v>
       </c>
       <c r="F12" t="s">
@@ -4825,51 +4825,51 @@
       </c>
       <c r="C17" t="s">
         <v>274</v>
       </c>
       <c r="D17">
         <v>20</v>
       </c>
       <c r="E17" t="s">
         <v>20</v>
       </c>
       <c r="F17" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18">
         <v>4.0</v>
       </c>
       <c r="C18" t="s">
         <v>275</v>
       </c>
       <c r="D18">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E18" t="s">
         <v>20</v>
       </c>
       <c r="F18" t="s">
         <v>276</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19">
         <v>4.0</v>
       </c>
       <c r="C19" t="s">
         <v>277</v>
       </c>
       <c r="D19">
         <v>19</v>
       </c>
       <c r="E19" t="s">
         <v>20</v>
       </c>
     </row>
@@ -4962,51 +4962,51 @@
       </c>
       <c r="C24" t="s">
         <v>282</v>
       </c>
       <c r="D24">
         <v>35</v>
       </c>
       <c r="E24" t="s">
         <v>96</v>
       </c>
       <c r="F24" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25">
         <v>4.0</v>
       </c>
       <c r="C25" t="s">
         <v>283</v>
       </c>
       <c r="D25">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E25" t="s">
         <v>20</v>
       </c>
       <c r="F25" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26">
         <v>4.0</v>
       </c>
       <c r="C26" t="s">
         <v>284</v>
       </c>
       <c r="D26">
         <v>19</v>
       </c>
       <c r="E26" t="s">
         <v>45</v>
       </c>
     </row>
@@ -5019,51 +5019,51 @@
       </c>
       <c r="C27" t="s">
         <v>285</v>
       </c>
       <c r="D27">
         <v>37</v>
       </c>
       <c r="E27" t="s">
         <v>34</v>
       </c>
       <c r="F27" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28">
         <v>4.0</v>
       </c>
       <c r="C28" t="s">
         <v>286</v>
       </c>
       <c r="D28">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="E28" t="s">
         <v>20</v>
       </c>
       <c r="F28" t="s">
         <v>268</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29">
         <v>4.0</v>
       </c>
       <c r="C29" t="s">
         <v>287</v>
       </c>
       <c r="D29">
         <v>19</v>
       </c>
       <c r="E29" t="s">
         <v>45</v>
       </c>
       <c r="F29" t="s">
@@ -5139,51 +5139,51 @@
       </c>
       <c r="C33" t="s">
         <v>292</v>
       </c>
       <c r="D33">
         <v>20</v>
       </c>
       <c r="E33" t="s">
         <v>20</v>
       </c>
       <c r="F33" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34">
         <v>2.0</v>
       </c>
       <c r="C34" t="s">
         <v>293</v>
       </c>
       <c r="D34">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E34" t="s">
         <v>20</v>
       </c>
       <c r="F34" t="s">
         <v>276</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35">
         <v>2.0</v>
       </c>
       <c r="C35" t="s">
         <v>294</v>
       </c>
       <c r="D35">
         <v>18</v>
       </c>
       <c r="E35" t="s">
         <v>45</v>
       </c>
       <c r="F35" t="s">
@@ -5253,131 +5253,131 @@
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2">
         <v>32.0</v>
       </c>
       <c r="C2" t="s">
         <v>297</v>
       </c>
       <c r="D2">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E2" t="s">
         <v>20</v>
       </c>
       <c r="F2" t="s">
         <v>268</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>26.0</v>
       </c>
       <c r="C3" t="s">
         <v>298</v>
       </c>
       <c r="D3">
         <v>20</v>
       </c>
       <c r="E3" t="s">
         <v>7</v>
       </c>
       <c r="F3" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>20.0</v>
       </c>
       <c r="C4" t="s">
         <v>299</v>
       </c>
       <c r="D4">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E4" t="s">
         <v>20</v>
       </c>
       <c r="F4" t="s">
         <v>300</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>20.0</v>
       </c>
       <c r="C5" t="s">
         <v>301</v>
       </c>
       <c r="D5">
         <v>20</v>
       </c>
       <c r="E5" t="s">
         <v>7</v>
       </c>
       <c r="F5" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6">
         <v>14.0</v>
       </c>
       <c r="C6" t="s">
         <v>302</v>
       </c>
       <c r="D6">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E6" t="s">
         <v>7</v>
       </c>
       <c r="F6" t="s">
         <v>258</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7">
         <v>14.0</v>
       </c>
       <c r="C7" t="s">
         <v>303</v>
       </c>
       <c r="D7">
         <v>32</v>
       </c>
       <c r="E7" t="s">
         <v>7</v>
       </c>
       <c r="F7" t="s">
@@ -5453,71 +5453,71 @@
       </c>
       <c r="C11" t="s">
         <v>310</v>
       </c>
       <c r="D11">
         <v>33</v>
       </c>
       <c r="E11" t="s">
         <v>93</v>
       </c>
       <c r="F11" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12">
         <v>8.0</v>
       </c>
       <c r="C12" t="s">
         <v>312</v>
       </c>
       <c r="D12">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E12" t="s">
         <v>20</v>
       </c>
       <c r="F12" t="s">
         <v>313</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>8.0</v>
       </c>
       <c r="C13" t="s">
         <v>314</v>
       </c>
       <c r="D13">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E13" t="s">
         <v>12</v>
       </c>
       <c r="F13" t="s">
         <v>315</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
         <v>8.0</v>
       </c>
       <c r="C14" t="s">
         <v>316</v>
       </c>
       <c r="D14">
         <v>20</v>
       </c>
       <c r="E14" t="s">
         <v>20</v>
       </c>
     </row>
@@ -5550,51 +5550,51 @@
       </c>
       <c r="C16" t="s">
         <v>319</v>
       </c>
       <c r="D16">
         <v>20</v>
       </c>
       <c r="E16" t="s">
         <v>45</v>
       </c>
       <c r="F16" t="s">
         <v>307</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17">
         <v>8.0</v>
       </c>
       <c r="C17" t="s">
         <v>320</v>
       </c>
       <c r="D17">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E17" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18">
         <v>4.0</v>
       </c>
       <c r="C18" t="s">
         <v>321</v>
       </c>
       <c r="D18">
         <v>20</v>
       </c>
       <c r="E18" t="s">
         <v>272</v>
       </c>
       <c r="F18" t="s">
         <v>322</v>
       </c>
     </row>
@@ -5684,51 +5684,51 @@
       </c>
       <c r="C23" t="s">
         <v>329</v>
       </c>
       <c r="D23">
         <v>34</v>
       </c>
       <c r="E23" t="s">
         <v>20</v>
       </c>
       <c r="F23" t="s">
         <v>330</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24">
         <v>4.0</v>
       </c>
       <c r="C24" t="s">
         <v>331</v>
       </c>
       <c r="D24">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E24" t="s">
         <v>272</v>
       </c>
       <c r="F24" t="s">
         <v>318</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25">
         <v>4.0</v>
       </c>
       <c r="C25" t="s">
         <v>332</v>
       </c>
       <c r="D25">
         <v>17</v>
       </c>
       <c r="E25" t="s">
         <v>7</v>
       </c>
       <c r="F25" t="s">
@@ -5861,51 +5861,51 @@
       </c>
       <c r="C32" t="s">
         <v>341</v>
       </c>
       <c r="D32">
         <v>20</v>
       </c>
       <c r="E32" t="s">
         <v>272</v>
       </c>
       <c r="F32" t="s">
         <v>322</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33">
         <v>4.0</v>
       </c>
       <c r="C33" t="s">
         <v>342</v>
       </c>
       <c r="D33">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E33" t="s">
         <v>45</v>
       </c>
       <c r="F33" t="s">
         <v>343</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34">
         <v>2.0</v>
       </c>
       <c r="C34" t="s">
         <v>344</v>
       </c>
       <c r="D34">
         <v>36</v>
       </c>
       <c r="E34" t="s">
         <v>345</v>
       </c>
       <c r="F34" t="s">
@@ -5978,51 +5978,51 @@
       </c>
       <c r="C38" t="s">
         <v>351</v>
       </c>
       <c r="D38">
         <v>32</v>
       </c>
       <c r="E38" t="s">
         <v>10</v>
       </c>
       <c r="F38" t="s">
         <v>352</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39">
         <v>2.0</v>
       </c>
       <c r="C39" t="s">
         <v>353</v>
       </c>
       <c r="D39">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E39" t="s">
         <v>20</v>
       </c>
       <c r="F39" t="s">
         <v>313</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40">
         <v>2.0</v>
       </c>
       <c r="C40" t="s">
         <v>354</v>
       </c>
       <c r="D40">
         <v>19</v>
       </c>
       <c r="E40" t="s">
         <v>20</v>
       </c>
       <c r="F40" t="s">
@@ -6098,51 +6098,51 @@
       </c>
       <c r="C44" t="s">
         <v>359</v>
       </c>
       <c r="D44">
         <v>52</v>
       </c>
       <c r="E44" t="s">
         <v>45</v>
       </c>
       <c r="F44" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45">
         <v>2.0</v>
       </c>
       <c r="C45" t="s">
         <v>360</v>
       </c>
       <c r="D45">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="E45" t="s">
         <v>102</v>
       </c>
       <c r="F45" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46">
         <v>2.0</v>
       </c>
       <c r="C46" t="s">
         <v>182</v>
       </c>
       <c r="D46">
         <v>20</v>
       </c>
       <c r="E46" t="s">
         <v>20</v>
       </c>
       <c r="F46" t="s">