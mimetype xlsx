--- v2 (2026-08-30)
+++ v3 (2026-10-15)
@@ -884,91 +884,91 @@
       </c>
       <c r="B3">
         <v>26.0</v>
       </c>
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3">
         <v>17</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>20.0</v>
       </c>
       <c r="C4" t="s">
         <v>11</v>
       </c>
       <c r="D4">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E4" t="s">
         <v>12</v>
       </c>
       <c r="F4" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>20.0</v>
       </c>
       <c r="C5" t="s">
         <v>14</v>
       </c>
       <c r="D5">
         <v>17</v>
       </c>
       <c r="E5" t="s">
         <v>7</v>
       </c>
       <c r="F5" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6">
         <v>14.0</v>
       </c>
       <c r="C6" t="s">
         <v>16</v>
       </c>
       <c r="D6">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E6" t="s">
         <v>7</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7">
         <v>14.0</v>
       </c>
       <c r="C7" t="s">
         <v>17</v>
       </c>
       <c r="D7">
         <v>17</v>
       </c>
       <c r="E7" t="s">
         <v>10</v>
       </c>
     </row>
@@ -1078,51 +1078,51 @@
       </c>
       <c r="C13" t="s">
         <v>30</v>
       </c>
       <c r="D13">
         <v>16</v>
       </c>
       <c r="E13" t="s">
         <v>10</v>
       </c>
       <c r="F13" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
         <v>8.0</v>
       </c>
       <c r="C14" t="s">
         <v>31</v>
       </c>
       <c r="D14">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E14" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15">
         <v>8.0</v>
       </c>
       <c r="C15" t="s">
         <v>32</v>
       </c>
       <c r="D15">
         <v>16</v>
       </c>
       <c r="E15" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>15</v>
@@ -1292,91 +1292,91 @@
       </c>
       <c r="C24" t="s">
         <v>46</v>
       </c>
       <c r="D24">
         <v>16</v>
       </c>
       <c r="E24" t="s">
         <v>47</v>
       </c>
       <c r="F24" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25">
         <v>4.0</v>
       </c>
       <c r="C25" t="s">
         <v>49</v>
       </c>
       <c r="D25">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E25" t="s">
         <v>12</v>
       </c>
       <c r="F25" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26">
         <v>4.0</v>
       </c>
       <c r="C26" t="s">
         <v>50</v>
       </c>
       <c r="D26">
         <v>16</v>
       </c>
       <c r="E26" t="s">
         <v>40</v>
       </c>
       <c r="F26" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27">
         <v>4.0</v>
       </c>
       <c r="C27" t="s">
         <v>52</v>
       </c>
       <c r="D27">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E27" t="s">
         <v>12</v>
       </c>
       <c r="F27" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28">
         <v>4.0</v>
       </c>
       <c r="C28" t="s">
         <v>54</v>
       </c>
       <c r="D28">
         <v>17</v>
       </c>
       <c r="E28" t="s">
         <v>40</v>
       </c>
       <c r="F28" t="s">
@@ -1648,119 +1648,119 @@
     <row r="43" spans="1:6">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="C43" t="s">
         <v>75</v>
       </c>
       <c r="D43">
         <v>15</v>
       </c>
       <c r="E43" t="s">
         <v>22</v>
       </c>
       <c r="F43" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="C44" t="s">
         <v>76</v>
       </c>
       <c r="D44">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E44" t="s">
         <v>40</v>
       </c>
       <c r="F44" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>43</v>
       </c>
       <c r="C45" t="s">
         <v>77</v>
       </c>
       <c r="D45">
         <v>16</v>
       </c>
       <c r="E45" t="s">
         <v>40</v>
       </c>
       <c r="F45" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="C46" t="s">
         <v>78</v>
       </c>
       <c r="D46">
         <v>15</v>
       </c>
       <c r="E46" t="s">
         <v>40</v>
       </c>
       <c r="F46" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="C47" t="s">
         <v>79</v>
       </c>
       <c r="D47">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E47" t="s">
         <v>63</v>
       </c>
       <c r="F47" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="C48" t="s">
         <v>81</v>
       </c>
       <c r="D48">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E48" t="s">
         <v>47</v>
       </c>
       <c r="F48" t="s">
         <v>71</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
@@ -2050,51 +2050,51 @@
       </c>
       <c r="C14" t="s">
         <v>98</v>
       </c>
       <c r="D14">
         <v>15</v>
       </c>
       <c r="E14" t="s">
         <v>47</v>
       </c>
       <c r="F14" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15">
         <v>8.0</v>
       </c>
       <c r="C15" t="s">
         <v>99</v>
       </c>
       <c r="D15">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E15" t="s">
         <v>47</v>
       </c>
       <c r="F15" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16">
         <v>8.0</v>
       </c>
       <c r="C16" t="s">
         <v>100</v>
       </c>
       <c r="D16">
         <v>15</v>
       </c>
       <c r="E16" t="s">
         <v>26</v>
       </c>
       <c r="F16" t="s">
@@ -2170,51 +2170,51 @@
       </c>
       <c r="C20" t="s">
         <v>104</v>
       </c>
       <c r="D20">
         <v>17</v>
       </c>
       <c r="E20" t="s">
         <v>47</v>
       </c>
       <c r="F20" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21">
         <v>4.0</v>
       </c>
       <c r="C21" t="s">
         <v>105</v>
       </c>
       <c r="D21">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E21" t="s">
         <v>12</v>
       </c>
       <c r="F21" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22">
         <v>4.0</v>
       </c>
       <c r="C22" t="s">
         <v>107</v>
       </c>
       <c r="D22">
         <v>15</v>
       </c>
       <c r="E22" t="s">
         <v>22</v>
       </c>
       <c r="F22" t="s">
@@ -2387,51 +2387,51 @@
       </c>
       <c r="C31" t="s">
         <v>117</v>
       </c>
       <c r="D31">
         <v>16</v>
       </c>
       <c r="E31" t="s">
         <v>34</v>
       </c>
       <c r="F31" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32">
         <v>4.0</v>
       </c>
       <c r="C32" t="s">
         <v>118</v>
       </c>
       <c r="D32">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E32" t="s">
         <v>47</v>
       </c>
       <c r="F32" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33">
         <v>4.0</v>
       </c>
       <c r="C33" t="s">
         <v>119</v>
       </c>
       <c r="D33">
         <v>17</v>
       </c>
       <c r="E33" t="s">
         <v>40</v>
       </c>
       <c r="F33" t="s">
@@ -2717,51 +2717,51 @@
     <row r="49" spans="1:6">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="C49" t="s">
         <v>140</v>
       </c>
       <c r="D49">
         <v>16</v>
       </c>
       <c r="E49" t="s">
         <v>40</v>
       </c>
       <c r="F49" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="C50" t="s">
         <v>141</v>
       </c>
       <c r="D50">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E50" t="s">
         <v>40</v>
       </c>
       <c r="F50" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="C51" t="s">
         <v>142</v>
       </c>
       <c r="D51">
         <v>16</v>
       </c>
       <c r="E51" t="s">
         <v>40</v>
       </c>
       <c r="F51" t="s">
         <v>55</v>
       </c>
     </row>