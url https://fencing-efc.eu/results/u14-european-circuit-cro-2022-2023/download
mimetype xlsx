--- v2 (2026-08-30)
+++ v3 (2026-10-15)
@@ -798,51 +798,51 @@
       </c>
       <c r="C11" t="s">
         <v>25</v>
       </c>
       <c r="D11">
         <v>15</v>
       </c>
       <c r="E11" t="s">
         <v>12</v>
       </c>
       <c r="F11" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12">
         <v>8.0</v>
       </c>
       <c r="C12" t="s">
         <v>26</v>
       </c>
       <c r="D12">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E12" t="s">
         <v>21</v>
       </c>
       <c r="F12" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>8.0</v>
       </c>
       <c r="C13" t="s">
         <v>27</v>
       </c>
       <c r="D13">
         <v>15</v>
       </c>
       <c r="E13" t="s">
         <v>16</v>
       </c>
       <c r="F13" t="s">
@@ -1092,51 +1092,51 @@
       </c>
       <c r="C4" t="s">
         <v>39</v>
       </c>
       <c r="D4">
         <v>17</v>
       </c>
       <c r="E4" t="s">
         <v>16</v>
       </c>
       <c r="F4" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>20.0</v>
       </c>
       <c r="C5" t="s">
         <v>41</v>
       </c>
       <c r="D5">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E5" t="s">
         <v>42</v>
       </c>
       <c r="F5" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6">
         <v>14.0</v>
       </c>
       <c r="C6" t="s">
         <v>44</v>
       </c>
       <c r="D6">
         <v>16</v>
       </c>
       <c r="E6" t="s">
         <v>21</v>
       </c>
       <c r="F6" t="s">
@@ -1360,51 +1360,51 @@
       </c>
       <c r="C18" t="s">
         <v>60</v>
       </c>
       <c r="D18">
         <v>15</v>
       </c>
       <c r="E18" t="s">
         <v>12</v>
       </c>
       <c r="F18" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19">
         <v>4.0</v>
       </c>
       <c r="C19" t="s">
         <v>61</v>
       </c>
       <c r="D19">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E19" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20">
         <v>4.0</v>
       </c>
       <c r="C20" t="s">
         <v>62</v>
       </c>
       <c r="D20">
         <v>16</v>
       </c>
       <c r="E20" t="s">
         <v>12</v>
       </c>
       <c r="F20" t="s">
         <v>13</v>
       </c>
     </row>