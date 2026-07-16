--- v0 (2026-05-16)
+++ v1 (2026-07-16)
@@ -643,51 +643,51 @@
       </c>
       <c r="C10" t="s">
         <v>18</v>
       </c>
       <c r="D10">
         <v>17</v>
       </c>
       <c r="E10" t="s">
         <v>11</v>
       </c>
       <c r="F10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11">
         <v>8.0</v>
       </c>
       <c r="C11" t="s">
         <v>20</v>
       </c>
       <c r="D11">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E11" t="s">
         <v>11</v>
       </c>
       <c r="F11" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12">
         <v>8.0</v>
       </c>
       <c r="C12" t="s">
         <v>22</v>
       </c>
       <c r="D12">
         <v>18</v>
       </c>
       <c r="E12" t="s">
         <v>11</v>
       </c>
     </row>