--- v0 (2026-05-17)
+++ v1 (2026-07-16)
@@ -718,51 +718,51 @@
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2">
         <v>32.0</v>
       </c>
       <c r="C2" t="s">
         <v>6</v>
       </c>
       <c r="D2">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>26.0</v>
       </c>
       <c r="C3" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>20.0</v>
@@ -863,71 +863,71 @@
       </c>
       <c r="C9" t="s">
         <v>20</v>
       </c>
       <c r="D9">
         <v>20</v>
       </c>
       <c r="E9" t="s">
         <v>21</v>
       </c>
       <c r="F9" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>8.0</v>
       </c>
       <c r="C10" t="s">
         <v>23</v>
       </c>
       <c r="D10">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E10" t="s">
         <v>11</v>
       </c>
       <c r="F10" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11">
         <v>8.0</v>
       </c>
       <c r="C11" t="s">
         <v>25</v>
       </c>
       <c r="D11">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E11" t="s">
         <v>21</v>
       </c>
       <c r="F11" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12">
         <v>8.0</v>
       </c>
       <c r="C12" t="s">
         <v>26</v>
       </c>
       <c r="D12">
         <v>20</v>
       </c>
       <c r="E12" t="s">
         <v>21</v>
       </c>
       <c r="F12" t="s">
@@ -1112,51 +1112,51 @@
         <v>19</v>
       </c>
       <c r="E23" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="C24" t="s">
         <v>43</v>
       </c>
       <c r="E24" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="C25" t="s">
         <v>44</v>
       </c>
       <c r="D25">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E25" t="s">
         <v>21</v>
       </c>
       <c r="F25" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="C26" t="s">
         <v>45</v>
       </c>
       <c r="E26" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="C27" t="s">
         <v>46</v>
@@ -1891,68 +1891,68 @@
         <v>97</v>
       </c>
       <c r="E37" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="C38" t="s">
         <v>98</v>
       </c>
       <c r="E38" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="C39" t="s">
         <v>99</v>
       </c>
       <c r="D39">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E39" t="s">
         <v>21</v>
       </c>
       <c r="F39" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="C40" t="s">
         <v>100</v>
       </c>
       <c r="D40">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E40" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="C41" t="s">
         <v>101</v>
       </c>
       <c r="E41" t="s">
         <v>7</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>