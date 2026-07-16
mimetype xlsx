--- v0 (2026-05-17)
+++ v1 (2026-07-16)
@@ -948,51 +948,51 @@
       </c>
       <c r="B5">
         <v>20.0</v>
       </c>
       <c r="C5" t="s">
         <v>13</v>
       </c>
       <c r="D5">
         <v>21</v>
       </c>
       <c r="E5" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6">
         <v>14.0</v>
       </c>
       <c r="C6" t="s">
         <v>14</v>
       </c>
       <c r="D6">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E6" t="s">
         <v>11</v>
       </c>
       <c r="F6" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7">
         <v>14.0</v>
       </c>
       <c r="C7" t="s">
         <v>16</v>
       </c>
       <c r="D7">
         <v>19</v>
       </c>
       <c r="E7" t="s">
         <v>17</v>
       </c>
       <c r="F7" t="s">
@@ -1042,51 +1042,51 @@
       </c>
       <c r="B10">
         <v>8.0</v>
       </c>
       <c r="C10" t="s">
         <v>23</v>
       </c>
       <c r="D10">
         <v>20</v>
       </c>
       <c r="E10" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11">
         <v>8.0</v>
       </c>
       <c r="C11" t="s">
         <v>25</v>
       </c>
       <c r="D11">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E11" t="s">
         <v>24</v>
       </c>
       <c r="F11" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12">
         <v>8.0</v>
       </c>
       <c r="C12" t="s">
         <v>27</v>
       </c>
       <c r="E12" t="s">
         <v>7</v>
       </c>
       <c r="F12" t="s">
         <v>28</v>
       </c>
     </row>
@@ -1150,51 +1150,51 @@
     <row r="16" spans="1:6">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16">
         <v>8.0</v>
       </c>
       <c r="C16" t="s">
         <v>34</v>
       </c>
       <c r="E16" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17">
         <v>8.0</v>
       </c>
       <c r="C17" t="s">
         <v>35</v>
       </c>
       <c r="D17">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E17" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18">
         <v>4.0</v>
       </c>
       <c r="C18" t="s">
         <v>37</v>
       </c>
       <c r="E18" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19">
         <v>4.0</v>
@@ -1283,51 +1283,51 @@
         <v>45</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="C24" t="s">
         <v>46</v>
       </c>
       <c r="D24">
         <v>19</v>
       </c>
       <c r="E24" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="C25" t="s">
         <v>47</v>
       </c>
       <c r="D25">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E25" t="s">
         <v>24</v>
       </c>
       <c r="F25" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="C26" t="s">
         <v>48</v>
       </c>
       <c r="E26" t="s">
         <v>24</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
@@ -1371,51 +1371,51 @@
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2">
         <v>32.0</v>
       </c>
       <c r="C2" t="s">
         <v>49</v>
       </c>
       <c r="D2">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>26.0</v>
       </c>
       <c r="C3" t="s">
         <v>50</v>
       </c>
       <c r="D3">
         <v>21</v>
       </c>
       <c r="E3" t="s">
         <v>51</v>
       </c>
       <c r="F3" t="s">
         <v>52</v>
       </c>
     </row>
@@ -1757,51 +1757,51 @@
       </c>
       <c r="C23" t="s">
         <v>77</v>
       </c>
       <c r="D23">
         <v>20</v>
       </c>
       <c r="E23" t="s">
         <v>24</v>
       </c>
       <c r="F23" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24">
         <v>4.0</v>
       </c>
       <c r="C24" t="s">
         <v>78</v>
       </c>
       <c r="D24">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E24" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25">
         <v>4.0</v>
       </c>
       <c r="C25" t="s">
         <v>79</v>
       </c>
       <c r="D25">
         <v>19</v>
       </c>
       <c r="E25" t="s">
         <v>30</v>
       </c>
       <c r="F25" t="s">
         <v>71</v>
       </c>
     </row>
@@ -2015,51 +2015,51 @@
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2">
         <v>32.0</v>
       </c>
       <c r="C2" t="s">
         <v>14</v>
       </c>
       <c r="D2">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E2" t="s">
         <v>11</v>
       </c>
       <c r="F2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>26.0</v>
       </c>
       <c r="C3" t="s">
         <v>92</v>
       </c>
       <c r="D3">
         <v>20</v>
       </c>
       <c r="E3" t="s">
         <v>24</v>
       </c>
       <c r="F3" t="s">
@@ -2089,136 +2089,136 @@
       </c>
       <c r="B5">
         <v>20.0</v>
       </c>
       <c r="C5" t="s">
         <v>95</v>
       </c>
       <c r="D5">
         <v>20</v>
       </c>
       <c r="E5" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6">
         <v>14.0</v>
       </c>
       <c r="C6" t="s">
         <v>96</v>
       </c>
       <c r="D6">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E6" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7">
         <v>14.0</v>
       </c>
       <c r="C7" t="s">
         <v>97</v>
       </c>
       <c r="D7">
         <v>20</v>
       </c>
       <c r="E7" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
         <v>14.0</v>
       </c>
       <c r="C8" t="s">
         <v>98</v>
       </c>
       <c r="E8" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>14.0</v>
       </c>
       <c r="C9" t="s">
         <v>99</v>
       </c>
       <c r="D9">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E9" t="s">
         <v>100</v>
       </c>
       <c r="F9" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>8.0</v>
       </c>
       <c r="C10" t="s">
         <v>102</v>
       </c>
       <c r="D10">
         <v>20</v>
       </c>
       <c r="E10" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11">
         <v>8.0</v>
       </c>
       <c r="C11" t="s">
         <v>103</v>
       </c>
       <c r="D11">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E11" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12">
         <v>8.0</v>
       </c>
       <c r="C12" t="s">
         <v>104</v>
       </c>
       <c r="D12">
         <v>19</v>
       </c>
       <c r="E12" t="s">
         <v>100</v>
       </c>
       <c r="F12" t="s">
         <v>101</v>
       </c>
     </row>
@@ -2469,51 +2469,51 @@
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2">
         <v>32.0</v>
       </c>
       <c r="C2" t="s">
         <v>120</v>
       </c>
       <c r="D2">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
       <c r="F2" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>26.0</v>
       </c>
       <c r="C3" t="s">
         <v>122</v>
       </c>
       <c r="D3">
         <v>20</v>
       </c>
       <c r="E3" t="s">
         <v>7</v>
       </c>
       <c r="F3" t="s">
@@ -2557,51 +2557,51 @@
       </c>
       <c r="B6">
         <v>14.0</v>
       </c>
       <c r="C6" t="s">
         <v>125</v>
       </c>
       <c r="D6">
         <v>20</v>
       </c>
       <c r="E6" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7">
         <v>14.0</v>
       </c>
       <c r="C7" t="s">
         <v>126</v>
       </c>
       <c r="D7">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E7" t="s">
         <v>7</v>
       </c>
       <c r="F7" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
         <v>14.0</v>
       </c>
       <c r="C8" t="s">
         <v>128</v>
       </c>
       <c r="D8">
         <v>20</v>
       </c>
       <c r="E8" t="s">
         <v>24</v>
       </c>
       <c r="F8" t="s">
@@ -2617,102 +2617,102 @@
       </c>
       <c r="C9" t="s">
         <v>129</v>
       </c>
       <c r="D9">
         <v>20</v>
       </c>
       <c r="E9" t="s">
         <v>51</v>
       </c>
       <c r="F9" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>8.0</v>
       </c>
       <c r="C10" t="s">
         <v>131</v>
       </c>
       <c r="D10">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E10" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11">
         <v>8.0</v>
       </c>
       <c r="C11" t="s">
         <v>63</v>
       </c>
       <c r="D11">
         <v>20</v>
       </c>
       <c r="E11" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12">
         <v>8.0</v>
       </c>
       <c r="C12" t="s">
         <v>132</v>
       </c>
       <c r="D12">
         <v>20</v>
       </c>
       <c r="E12" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>8.0</v>
       </c>
       <c r="C13" t="s">
         <v>133</v>
       </c>
       <c r="D13">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E13" t="s">
         <v>17</v>
       </c>
       <c r="F13" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
         <v>8.0</v>
       </c>
       <c r="C14" t="s">
         <v>135</v>
       </c>
       <c r="D14">
         <v>20</v>
       </c>
       <c r="E14" t="s">
         <v>7</v>
       </c>
     </row>
@@ -2722,51 +2722,51 @@
       </c>
       <c r="B15">
         <v>8.0</v>
       </c>
       <c r="C15" t="s">
         <v>136</v>
       </c>
       <c r="E15" t="s">
         <v>30</v>
       </c>
       <c r="F15" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16">
         <v>8.0</v>
       </c>
       <c r="C16" t="s">
         <v>138</v>
       </c>
       <c r="D16">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E16" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17">
         <v>8.0</v>
       </c>
       <c r="C17" t="s">
         <v>139</v>
       </c>
       <c r="E17" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18">
         <v>4.0</v>
@@ -2787,102 +2787,102 @@
     <row r="19" spans="1:6">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19">
         <v>4.0</v>
       </c>
       <c r="C19" t="s">
         <v>142</v>
       </c>
       <c r="E19" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20">
         <v>4.0</v>
       </c>
       <c r="C20" t="s">
         <v>143</v>
       </c>
       <c r="D20">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E20" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21">
         <v>4.0</v>
       </c>
       <c r="C21" t="s">
         <v>61</v>
       </c>
       <c r="D21">
         <v>21</v>
       </c>
       <c r="E21" t="s">
         <v>24</v>
       </c>
       <c r="F21" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22">
         <v>4.0</v>
       </c>
       <c r="C22" t="s">
         <v>144</v>
       </c>
       <c r="E22" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23">
         <v>4.0</v>
       </c>
       <c r="C23" t="s">
         <v>145</v>
       </c>
       <c r="D23">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E23" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24">
         <v>4.0</v>
       </c>
       <c r="C24" t="s">
         <v>146</v>
       </c>
       <c r="E24" t="s">
         <v>30</v>
       </c>
       <c r="F24" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>24</v>